--- v0 (2026-05-11)
+++ v1 (2026-08-23)
@@ -1,6884 +1,6776 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...2 lines deleted...]
-  <workbookProtection/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10201"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ayagriswold/Repos/cedars-proj/code/claims_redux/files/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F97AF218-FA78-C943-864C-2FAE653788E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="1"/>
+    <workbookView xWindow="-38540" yWindow="-500" windowWidth="30240" windowHeight="18880" tabRatio="500" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ProgramCost" sheetId="1" state="visible" r:id="rId2"/>
-[...3 lines deleted...]
-    <sheet name="Site" sheetId="5" state="visible" r:id="rId6"/>
+    <sheet name="ProgramCost" sheetId="1" r:id="rId1"/>
+    <sheet name="Measure" sheetId="2" r:id="rId2"/>
+    <sheet name="Claim" sheetId="3" r:id="rId3"/>
+    <sheet name="ContactClaim" sheetId="4" r:id="rId4"/>
+    <sheet name="Site" sheetId="5" r:id="rId5"/>
+    <sheet name="Participant" sheetId="6" r:id="rId6"/>
   </sheets>
-  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BW3" i="3" l="1"/>
+  <c r="BW4" i="3"/>
+  <c r="BW5" i="3"/>
+  <c r="BW6" i="3"/>
+  <c r="BW2" i="3"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="233">
-[...622 lines deleted...]
-    <t xml:space="preserve">SEM Program Cycle 1, Reporting Period 1, Program Year 1</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="246">
+  <si>
+    <t>PrgID</t>
+  </si>
+  <si>
+    <t>PrgYear</t>
+  </si>
+  <si>
+    <t>ClaimYearQuarter</t>
+  </si>
+  <si>
+    <t>AdminCostsOverheadAndGA</t>
+  </si>
+  <si>
+    <t>AdminCostsOther</t>
+  </si>
+  <si>
+    <t>MarketingOutreach</t>
+  </si>
+  <si>
+    <t>DIActivity</t>
+  </si>
+  <si>
+    <t>DIInstallation</t>
+  </si>
+  <si>
+    <t>DIHardwareAndMaterials</t>
+  </si>
+  <si>
+    <t>DIRebateAndInspection</t>
+  </si>
+  <si>
+    <t>EMV</t>
+  </si>
+  <si>
+    <t>UserInputIncentive</t>
+  </si>
+  <si>
+    <t>OnBillFinancing</t>
+  </si>
+  <si>
+    <t>CostsRecoveredFromOtherSources</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>PGE_Res_001b</t>
+  </si>
+  <si>
+    <t>PGE</t>
+  </si>
+  <si>
+    <t>ClaimID</t>
+  </si>
+  <si>
+    <t>Sector</t>
+  </si>
+  <si>
+    <t>DeliveryType</t>
+  </si>
+  <si>
+    <t>BldgType</t>
+  </si>
+  <si>
+    <t>E3ClimateZone</t>
+  </si>
+  <si>
+    <t>E3GasSavProfile</t>
+  </si>
+  <si>
+    <t>E3GasSector</t>
+  </si>
+  <si>
+    <t>E3MeaElecEndUseShape</t>
+  </si>
+  <si>
+    <t>E3TargetSector</t>
+  </si>
+  <si>
+    <t>MeasAppType</t>
+  </si>
+  <si>
+    <t>MeasCode</t>
+  </si>
+  <si>
+    <t>MeasDescription</t>
+  </si>
+  <si>
+    <t>MeasImpactType</t>
+  </si>
+  <si>
+    <t>MeasureID</t>
+  </si>
+  <si>
+    <t>TechGroup</t>
+  </si>
+  <si>
+    <t>TechType</t>
+  </si>
+  <si>
+    <t>UseCategory</t>
+  </si>
+  <si>
+    <t>UseSubCategory</t>
+  </si>
+  <si>
+    <t>WaterUse</t>
+  </si>
+  <si>
+    <t>PreDesc</t>
+  </si>
+  <si>
+    <t>StdDesc</t>
+  </si>
+  <si>
+    <t>SourceDesc</t>
+  </si>
+  <si>
+    <t>Version</t>
+  </si>
+  <si>
+    <t>NormUnit</t>
+  </si>
+  <si>
+    <t>NumUnits</t>
+  </si>
+  <si>
+    <t>UnitkW1stBaseline</t>
+  </si>
+  <si>
+    <t>UnitkWh1stBaseline</t>
+  </si>
+  <si>
+    <t>UnitTherm1stBaseline</t>
+  </si>
+  <si>
+    <t>UnitkW2ndBaseline</t>
+  </si>
+  <si>
+    <t>UnitkWh2ndBaseline</t>
+  </si>
+  <si>
+    <t>UnitTherm2ndBaseline</t>
+  </si>
+  <si>
+    <t>UnitkWhIOUWater1stBaseline</t>
+  </si>
+  <si>
+    <t>UnitkWhIOUWater2ndBaseline</t>
+  </si>
+  <si>
+    <t>UnitMeaCost1stBaseline</t>
+  </si>
+  <si>
+    <t>UnitMeaCost2ndBaseline</t>
+  </si>
+  <si>
+    <t>UnitDirectInstallLab</t>
+  </si>
+  <si>
+    <t>UnitDirectInstallMat</t>
+  </si>
+  <si>
+    <t>UnitEndUserRebate</t>
+  </si>
+  <si>
+    <t>UnitIncentiveToOthers</t>
+  </si>
+  <si>
+    <t>NTG_ID</t>
+  </si>
+  <si>
+    <t>NTGRkW</t>
+  </si>
+  <si>
+    <t>NTGRkWh</t>
+  </si>
+  <si>
+    <t>NTGRTherm</t>
+  </si>
+  <si>
+    <t>NTGRCost</t>
+  </si>
+  <si>
+    <t>EUL_ID</t>
+  </si>
+  <si>
+    <t>EUL_Yrs</t>
+  </si>
+  <si>
+    <t>RUL_ID</t>
+  </si>
+  <si>
+    <t>RUL_Yrs</t>
+  </si>
+  <si>
+    <t>GSIA_ID</t>
+  </si>
+  <si>
+    <t>RealizationRatekW</t>
+  </si>
+  <si>
+    <t>RealizationRatekWh</t>
+  </si>
+  <si>
+    <t>RealizationRateTherm</t>
+  </si>
+  <si>
+    <t>InstallationRatekW</t>
+  </si>
+  <si>
+    <t>InstallationRatekWh</t>
+  </si>
+  <si>
+    <t>InstallationRateTherm</t>
+  </si>
+  <si>
+    <t>Residential_Flag</t>
+  </si>
+  <si>
+    <t>Upstream_Flag</t>
+  </si>
+  <si>
+    <t>IOU_AC_Territory</t>
+  </si>
+  <si>
+    <t>UnitGasInfraBens</t>
+  </si>
+  <si>
+    <t>UnitRefrigCosts</t>
+  </si>
+  <si>
+    <t>UnitRefrigBens</t>
+  </si>
+  <si>
+    <t>UnitMiscCosts</t>
+  </si>
+  <si>
+    <t>MiscCostsDesc</t>
+  </si>
+  <si>
+    <t>UnitMiscBens</t>
+  </si>
+  <si>
+    <t>MiscBensDesc</t>
+  </si>
+  <si>
+    <t>RateScheduleElec</t>
+  </si>
+  <si>
+    <t>RateScheduleGas</t>
+  </si>
+  <si>
+    <t>CombustionType</t>
+  </si>
+  <si>
+    <t>MeasInflation</t>
+  </si>
+  <si>
+    <t>Comments</t>
+  </si>
+  <si>
+    <t>Residential</t>
+  </si>
+  <si>
+    <t>DMo</t>
+  </si>
+  <si>
+    <t>3A</t>
+  </si>
+  <si>
+    <t>Annual</t>
+  </si>
+  <si>
+    <t>DEER:Res_ClothesDishWasher</t>
+  </si>
+  <si>
+    <t>Res</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>SWWH014AA</t>
+  </si>
+  <si>
+    <t>HP water heater: &gt;55 to 75 gal (UEF = 3.75) replacing HP water heater: 60 gal (UEF = 2.91)</t>
+  </si>
+  <si>
+    <t>WaterHtg_eq</t>
+  </si>
+  <si>
+    <t>HP_UEF</t>
+  </si>
+  <si>
+    <t>SHW</t>
+  </si>
+  <si>
+    <t>Heating</t>
+  </si>
+  <si>
+    <t>Outdoor</t>
+  </si>
+  <si>
+    <t>HP water heater</t>
+  </si>
+  <si>
+    <t>60 gal (UEF = 2.91)</t>
+  </si>
+  <si>
+    <t>Each</t>
+  </si>
+  <si>
+    <t>Res-Default&gt;2</t>
+  </si>
+  <si>
+    <t>WtrHt-HtPmp</t>
+  </si>
+  <si>
+    <t>Def-GSIA</t>
+  </si>
+  <si>
+    <t>Residential Furnaces (&lt;0.3):Uncontrolled</t>
+  </si>
+  <si>
+    <t>MFm</t>
+  </si>
+  <si>
+    <t>SFm</t>
+  </si>
+  <si>
+    <t>ParentClaimID</t>
+  </si>
+  <si>
+    <t>SiteID</t>
+  </si>
+  <si>
+    <t>PrgElement</t>
+  </si>
+  <si>
+    <t>ProjectID</t>
+  </si>
+  <si>
+    <t>ProjectDescription</t>
+  </si>
+  <si>
+    <t>ClaimType</t>
+  </si>
+  <si>
+    <t>BldgLoc</t>
+  </si>
+  <si>
+    <t>BldgVint</t>
+  </si>
+  <si>
+    <t>BldgHVAC</t>
+  </si>
+  <si>
+    <t>NAICSBldgType</t>
+  </si>
+  <si>
+    <t>DEER_Sector</t>
+  </si>
+  <si>
+    <t>DEER_MeasureID</t>
+  </si>
+  <si>
+    <t>ApplicationCode</t>
+  </si>
+  <si>
+    <t>CMPA_ApplicationID</t>
+  </si>
+  <si>
+    <t>CMPA_MeasureCode</t>
+  </si>
+  <si>
+    <t>MeasTechID</t>
+  </si>
+  <si>
+    <t>MeasImpactCalcType</t>
+  </si>
+  <si>
+    <t>MeasDetailID</t>
+  </si>
+  <si>
+    <t>SEM_Phase</t>
+  </si>
+  <si>
+    <t>OriginalMeterInstallYear</t>
+  </si>
+  <si>
+    <t>TotalCustomerInfrastructureCosts</t>
+  </si>
+  <si>
+    <t>IETableName</t>
+  </si>
+  <si>
+    <t>InstalledNumUnits</t>
+  </si>
+  <si>
+    <t>InstalledNormUnit</t>
+  </si>
+  <si>
+    <t>WaterGallons</t>
+  </si>
+  <si>
+    <t>TotalFirstYearGrosskW</t>
+  </si>
+  <si>
+    <t>TotalFirstYearGrosskWh</t>
+  </si>
+  <si>
+    <t>TotalFirstYearGrossTherm</t>
+  </si>
+  <si>
+    <t>TotalFirstYearNetkW</t>
+  </si>
+  <si>
+    <t>TotalFirstYearNetkWh</t>
+  </si>
+  <si>
+    <t>TotalFirstYearNetTherm</t>
+  </si>
+  <si>
+    <t>TotalLifecycleGrosskW</t>
+  </si>
+  <si>
+    <t>TotalLifecycleGrosskWh</t>
+  </si>
+  <si>
+    <t>TotalLifecycleGrossTherm</t>
+  </si>
+  <si>
+    <t>TotalLifecycleNetkW</t>
+  </si>
+  <si>
+    <t>TotalLifecycleNetkWh</t>
+  </si>
+  <si>
+    <t>TotalLifecycleNetTherm</t>
+  </si>
+  <si>
+    <t>TotalGrossMeasureCost</t>
+  </si>
+  <si>
+    <t>TotalGrossMeasureCost_ER</t>
+  </si>
+  <si>
+    <t>TotalGrossIncentive</t>
+  </si>
+  <si>
+    <t>FundingCycle</t>
+  </si>
+  <si>
+    <t>WhySavingsZeroed</t>
+  </si>
+  <si>
+    <t>WhyCostsZeroed</t>
+  </si>
+  <si>
+    <t>PartialPaymentPercent</t>
+  </si>
+  <si>
+    <t>PartialPaymentFinal_Flag</t>
+  </si>
+  <si>
+    <t>ETP_Flag</t>
+  </si>
+  <si>
+    <t>LG_Flag</t>
+  </si>
+  <si>
+    <t>CCAREN_Flag</t>
+  </si>
+  <si>
+    <t>OBF_Flag</t>
+  </si>
+  <si>
+    <t>Revised_Flag</t>
+  </si>
+  <si>
+    <t>HTR_Flag</t>
+  </si>
+  <si>
+    <t>CA_Flag</t>
+  </si>
+  <si>
+    <t>Underserved_Flag</t>
+  </si>
+  <si>
+    <t>Lang_Flag</t>
+  </si>
+  <si>
+    <t>NRSize_Flag</t>
+  </si>
+  <si>
+    <t>NRLease_Flag</t>
+  </si>
+  <si>
+    <t>OMBCSA_Flag</t>
+  </si>
+  <si>
+    <t>ResLI_Flag</t>
+  </si>
+  <si>
+    <t>ResMFMH_Flag</t>
+  </si>
+  <si>
+    <t>PublicK_12_Flag</t>
+  </si>
+  <si>
+    <t>NMEC_TU_Flag</t>
+  </si>
+  <si>
+    <t>ShipmentDate</t>
+  </si>
+  <si>
+    <t>SalesDate</t>
+  </si>
+  <si>
+    <t>ApplicationDate</t>
+  </si>
+  <si>
+    <t>InstallationDate</t>
+  </si>
+  <si>
+    <t>PaidDate</t>
+  </si>
+  <si>
+    <t>CustomerAgreementDate</t>
+  </si>
+  <si>
+    <t>ProjectCompletionDate</t>
+  </si>
+  <si>
+    <t>AuthorizedSignatureDate</t>
+  </si>
+  <si>
+    <t>StartDate</t>
+  </si>
+  <si>
+    <t>PermitIssuanceDate</t>
+  </si>
+  <si>
+    <t>ComplianceCertDate</t>
+  </si>
+  <si>
+    <t>PGE-Site-001</t>
+  </si>
+  <si>
+    <t>Project 001</t>
+  </si>
+  <si>
+    <t>Residential heat pump upgrade</t>
+  </si>
+  <si>
+    <t>Custom</t>
+  </si>
+  <si>
+    <t>Ex</t>
+  </si>
+  <si>
+    <t>rDXGF</t>
+  </si>
+  <si>
+    <t>123-456</t>
+  </si>
+  <si>
+    <t>0061Q00000kQUbIQAW</t>
+  </si>
+  <si>
+    <t>Standard</t>
+  </si>
+  <si>
+    <t>SEM Program Cycle 1, Reporting Period 1, Program Year 1</t>
   </si>
   <si>
     <t xml:space="preserve">This is an example comment. </t>
   </si>
   <si>
-    <t xml:space="preserve">PGE-Site-002</t>
-[...68 lines deleted...]
-    <t xml:space="preserve">CA</t>
+    <t>PGE-Site-002</t>
+  </si>
+  <si>
+    <t>Project 002</t>
+  </si>
+  <si>
+    <t>123-457</t>
+  </si>
+  <si>
+    <t>PGE-Site-003</t>
+  </si>
+  <si>
+    <t>Project 003</t>
+  </si>
+  <si>
+    <t>123-458</t>
+  </si>
+  <si>
+    <t>PGE-Site-004</t>
+  </si>
+  <si>
+    <t>Project 004</t>
+  </si>
+  <si>
+    <t>123-459</t>
+  </si>
+  <si>
+    <t>PGE-Site-005</t>
+  </si>
+  <si>
+    <t>Project 005</t>
+  </si>
+  <si>
+    <t>123-460</t>
+  </si>
+  <si>
+    <t>ContactID</t>
+  </si>
+  <si>
+    <t>PGE-C-001</t>
+  </si>
+  <si>
+    <t>PGE-C-002</t>
+  </si>
+  <si>
+    <t>PGE-C-003</t>
+  </si>
+  <si>
+    <t>PGE-C-004</t>
+  </si>
+  <si>
+    <t>PGE-C-005</t>
+  </si>
+  <si>
+    <t>SiteCity</t>
+  </si>
+  <si>
+    <t>SiteState</t>
+  </si>
+  <si>
+    <t>SiteZipCode</t>
+  </si>
+  <si>
+    <t>NAICSCode</t>
+  </si>
+  <si>
+    <t>San Francisco</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>DnCust</t>
+  </si>
+  <si>
+    <t>Cust-SEM</t>
+  </si>
+  <si>
+    <t>FuelID</t>
+  </si>
+  <si>
+    <t>UnitTaxCredits</t>
+  </si>
+  <si>
+    <t>EE-Elec-Only</t>
+  </si>
+  <si>
+    <t>This is an example comment.</t>
+  </si>
+  <si>
+    <t>2026Q1</t>
+  </si>
+  <si>
+    <t>ExAnte2026</t>
+  </si>
+  <si>
+    <t>PGE-2026-001</t>
+  </si>
+  <si>
+    <t>PGE-2026-002</t>
+  </si>
+  <si>
+    <t>PGE-2026-003</t>
+  </si>
+  <si>
+    <t>PGE-2026-004</t>
+  </si>
+  <si>
+    <t>PGE-2026-005</t>
+  </si>
+  <si>
+    <t>DAC_Flag</t>
+  </si>
+  <si>
+    <t>ElectricMasterMeter_Flag</t>
+  </si>
+  <si>
+    <t>GasMasterMeter_Flag</t>
+  </si>
+  <si>
+    <t>Households</t>
+  </si>
+  <si>
+    <t>Underserved</t>
+  </si>
+  <si>
+    <t>HTR</t>
+  </si>
+  <si>
+    <t>DAC</t>
+  </si>
+  <si>
+    <t>EquityTargeted</t>
+  </si>
+  <si>
+    <t>ParticipantCount</t>
+  </si>
+  <si>
+    <t>ParticipantType</t>
+  </si>
+  <si>
+    <t>ParticipantID</t>
+  </si>
+  <si>
+    <t>Household A123</t>
+  </si>
+  <si>
+    <t>Household A124</t>
+  </si>
+  <si>
+    <t>Household A125</t>
+  </si>
+  <si>
+    <t>Household A126</t>
+  </si>
+  <si>
+    <t>Household A127</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="d/mm/yyyy"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="0.0000000000"/>
+    <numFmt numFmtId="165" formatCode="d/mm/yyyy"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...11 lines deleted...]
-      <family val="0"/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="20">
-[...22 lines deleted...]
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
-[...14 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Comma" xfId="15" builtinId="3"/>
-[...3 lines deleted...]
-    <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O2"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.3359375" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.33203125" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="13.5"/>
-[...13 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15" min="15" style="1" width="4.5"/>
+    <col min="1" max="1" width="13.5" customWidth="1"/>
+    <col min="2" max="2" width="7.5" customWidth="1"/>
+    <col min="3" max="3" width="15.83203125" customWidth="1"/>
+    <col min="4" max="4" width="24.6640625" customWidth="1"/>
+    <col min="5" max="5" width="15.5" customWidth="1"/>
+    <col min="6" max="6" width="17.1640625" customWidth="1"/>
+    <col min="7" max="7" width="9.1640625" customWidth="1"/>
+    <col min="8" max="8" width="12" customWidth="1"/>
+    <col min="9" max="9" width="22.1640625" customWidth="1"/>
+    <col min="10" max="10" width="20.33203125" customWidth="1"/>
+    <col min="11" max="11" width="5" customWidth="1"/>
+    <col min="12" max="12" width="16.6640625" customWidth="1"/>
+    <col min="13" max="13" width="14" customWidth="1"/>
+    <col min="14" max="14" width="29.83203125" customWidth="1"/>
+    <col min="15" max="15" width="4.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...6 lines deleted...]
-      <c r="C1" s="1" t="s">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A2" s="1" t="s">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="C2" s="1" t="s">
+      <c r="B2">
+        <v>2026</v>
+      </c>
+      <c r="C2" t="s">
+        <v>223</v>
+      </c>
+      <c r="D2">
+        <v>54342.400000000001</v>
+      </c>
+      <c r="E2">
+        <v>128308.44</v>
+      </c>
+      <c r="F2">
+        <v>108684.8</v>
+      </c>
+      <c r="G2">
+        <v>33293.629999999997</v>
+      </c>
+      <c r="H2">
+        <v>246240.66</v>
+      </c>
+      <c r="I2">
+        <v>18109.95</v>
+      </c>
+      <c r="J2">
+        <v>122117.99</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2" t="s">
         <v>16</v>
       </c>
-      <c r="D2" s="1" t="n">
-[...34 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  <dimension ref="A1:BT6"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:BV6"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="BF1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.3359375" defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.33203125" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="12.83"/>
-[...71 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16384" min="16384" style="1" width="8.37"/>
+    <col min="1" max="1" width="12.83203125" customWidth="1"/>
+    <col min="2" max="2" width="13.5" customWidth="1"/>
+    <col min="3" max="3" width="15.83203125" customWidth="1"/>
+    <col min="5" max="5" width="11.5" customWidth="1"/>
+    <col min="6" max="6" width="8.6640625" customWidth="1"/>
+    <col min="7" max="7" width="13.5" customWidth="1"/>
+    <col min="8" max="8" width="14.5" customWidth="1"/>
+    <col min="9" max="9" width="11.5" customWidth="1"/>
+    <col min="10" max="10" width="26.1640625" customWidth="1"/>
+    <col min="11" max="11" width="13.6640625" customWidth="1"/>
+    <col min="12" max="12" width="12.6640625" customWidth="1"/>
+    <col min="13" max="13" width="12.33203125" customWidth="1"/>
+    <col min="14" max="14" width="77.33203125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="15.1640625" customWidth="1"/>
+    <col min="16" max="16" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.1640625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="8.83203125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="17" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.5" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="10.83203125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="9.33203125" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="17" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="18" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="19.6640625" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="17.5" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="18.5" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="20.1640625" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="26.6640625" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="27.1640625" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="21.6640625" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="22.1640625" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="17.5" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="18" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="17.5" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="19.6640625" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="12.83203125" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="8.6640625" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="11.33203125" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="9.5" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="49" max="49" width="7.83203125" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="7.1640625" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="8" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="8.6640625" bestFit="1" customWidth="1"/>
+    <col min="53" max="53" width="17" bestFit="1" customWidth="1"/>
+    <col min="54" max="54" width="18" bestFit="1" customWidth="1"/>
+    <col min="55" max="55" width="19.6640625" bestFit="1" customWidth="1"/>
+    <col min="56" max="56" width="17" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="18" bestFit="1" customWidth="1"/>
+    <col min="58" max="58" width="19.6640625" bestFit="1" customWidth="1"/>
+    <col min="59" max="59" width="14.83203125" bestFit="1" customWidth="1"/>
+    <col min="60" max="60" width="13.83203125" bestFit="1" customWidth="1"/>
+    <col min="61" max="61" width="15.5" bestFit="1" customWidth="1"/>
+    <col min="62" max="62" width="15.6640625" bestFit="1" customWidth="1"/>
+    <col min="63" max="63" width="14" bestFit="1" customWidth="1"/>
+    <col min="64" max="64" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="65" max="65" width="12.83203125" bestFit="1" customWidth="1"/>
+    <col min="66" max="66" width="13.1640625" bestFit="1" customWidth="1"/>
+    <col min="67" max="67" width="12.5" bestFit="1" customWidth="1"/>
+    <col min="68" max="68" width="12.83203125" bestFit="1" customWidth="1"/>
+    <col min="69" max="69" width="13.1640625" bestFit="1" customWidth="1"/>
+    <col min="70" max="70" width="15.6640625" bestFit="1" customWidth="1"/>
+    <col min="71" max="71" width="15.5" bestFit="1" customWidth="1"/>
+    <col min="72" max="72" width="35.1640625" bestFit="1" customWidth="1"/>
+    <col min="73" max="73" width="12.5" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="25.5" bestFit="1" customWidth="1"/>
+    <col min="16383" max="16384" width="8.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="1" t="s">
+      <c r="E1" t="s">
         <v>19</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="F1" t="s">
         <v>20</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" t="s">
         <v>21</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" t="s">
         <v>22</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="I1" t="s">
         <v>23</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J1" t="s">
         <v>24</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="K1" t="s">
         <v>25</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="L1" t="s">
         <v>26</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="M1" t="s">
         <v>27</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" t="s">
         <v>28</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" t="s">
         <v>29</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="P1" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q1" t="s">
         <v>30</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="R1" t="s">
         <v>31</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="S1" t="s">
         <v>32</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="T1" t="s">
         <v>33</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="U1" t="s">
         <v>34</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="V1" t="s">
         <v>35</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="W1" t="s">
         <v>36</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="X1" t="s">
         <v>37</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="Y1" t="s">
         <v>38</v>
       </c>
-      <c r="X1" s="1" t="s">
+      <c r="Z1" t="s">
         <v>39</v>
       </c>
-      <c r="Y1" s="1" t="s">
+      <c r="AA1" t="s">
         <v>40</v>
       </c>
-      <c r="Z1" s="1" t="s">
+      <c r="AB1" t="s">
         <v>41</v>
       </c>
-      <c r="AA1" s="1" t="s">
+      <c r="AC1" t="s">
         <v>42</v>
       </c>
-      <c r="AB1" s="1" t="s">
+      <c r="AD1" t="s">
         <v>43</v>
       </c>
-      <c r="AC1" s="1" t="s">
+      <c r="AE1" t="s">
         <v>44</v>
       </c>
-      <c r="AD1" s="1" t="s">
+      <c r="AF1" t="s">
         <v>45</v>
       </c>
-      <c r="AE1" s="1" t="s">
+      <c r="AG1" t="s">
         <v>46</v>
       </c>
-      <c r="AF1" s="1" t="s">
+      <c r="AH1" t="s">
         <v>47</v>
       </c>
-      <c r="AG1" s="1" t="s">
+      <c r="AI1" t="s">
         <v>48</v>
       </c>
-      <c r="AH1" s="1" t="s">
+      <c r="AJ1" t="s">
         <v>49</v>
       </c>
-      <c r="AI1" s="1" t="s">
+      <c r="AK1" t="s">
         <v>50</v>
       </c>
-      <c r="AJ1" s="1" t="s">
+      <c r="AL1" t="s">
         <v>51</v>
       </c>
-      <c r="AK1" s="1" t="s">
+      <c r="AM1" t="s">
         <v>52</v>
       </c>
-      <c r="AL1" s="1" t="s">
+      <c r="AN1" t="s">
         <v>53</v>
       </c>
-      <c r="AM1" s="1" t="s">
+      <c r="AO1" t="s">
         <v>54</v>
       </c>
-      <c r="AN1" s="1" t="s">
+      <c r="AP1" t="s">
         <v>55</v>
       </c>
-      <c r="AO1" s="1" t="s">
+      <c r="AQ1" t="s">
         <v>56</v>
       </c>
-      <c r="AP1" s="1" t="s">
+      <c r="AR1" t="s">
         <v>57</v>
       </c>
-      <c r="AQ1" s="1" t="s">
+      <c r="AS1" t="s">
         <v>58</v>
       </c>
-      <c r="AR1" s="1" t="s">
+      <c r="AT1" t="s">
         <v>59</v>
       </c>
-      <c r="AS1" s="1" t="s">
+      <c r="AU1" t="s">
         <v>60</v>
       </c>
-      <c r="AT1" s="1" t="s">
+      <c r="AV1" t="s">
         <v>61</v>
       </c>
-      <c r="AU1" s="1" t="s">
+      <c r="AW1" t="s">
         <v>62</v>
       </c>
-      <c r="AV1" s="1" t="s">
+      <c r="AX1" t="s">
         <v>63</v>
       </c>
-      <c r="AW1" s="1" t="s">
+      <c r="AY1" t="s">
         <v>64</v>
       </c>
-      <c r="AX1" s="1" t="s">
+      <c r="AZ1" t="s">
         <v>65</v>
       </c>
-      <c r="AY1" s="1" t="s">
+      <c r="BA1" t="s">
         <v>66</v>
       </c>
-      <c r="AZ1" s="1" t="s">
+      <c r="BB1" t="s">
         <v>67</v>
       </c>
-      <c r="BA1" s="1" t="s">
+      <c r="BC1" t="s">
         <v>68</v>
       </c>
-      <c r="BB1" s="1" t="s">
+      <c r="BD1" t="s">
         <v>69</v>
       </c>
-      <c r="BC1" s="1" t="s">
+      <c r="BE1" t="s">
         <v>70</v>
       </c>
-      <c r="BD1" s="1" t="s">
+      <c r="BF1" t="s">
         <v>71</v>
       </c>
-      <c r="BE1" s="1" t="s">
+      <c r="BG1" t="s">
         <v>72</v>
       </c>
-      <c r="BF1" s="1" t="s">
+      <c r="BH1" t="s">
         <v>73</v>
       </c>
-      <c r="BG1" s="1" t="s">
+      <c r="BI1" t="s">
         <v>74</v>
       </c>
-      <c r="BH1" s="1" t="s">
+      <c r="BJ1" t="s">
         <v>75</v>
       </c>
-      <c r="BI1" s="1" t="s">
+      <c r="BK1" t="s">
         <v>76</v>
       </c>
-      <c r="BJ1" s="1" t="s">
+      <c r="BL1" t="s">
         <v>77</v>
       </c>
-      <c r="BK1" s="1" t="s">
+      <c r="BM1" t="s">
         <v>78</v>
       </c>
-      <c r="BL1" s="1" t="s">
+      <c r="BN1" t="s">
         <v>79</v>
       </c>
-      <c r="BM1" s="1" t="s">
+      <c r="BO1" t="s">
         <v>80</v>
       </c>
-      <c r="BN1" s="1" t="s">
+      <c r="BP1" t="s">
         <v>81</v>
       </c>
-      <c r="BO1" s="1" t="s">
+      <c r="BQ1" t="s">
+        <v>220</v>
+      </c>
+      <c r="BR1" t="s">
         <v>82</v>
       </c>
-      <c r="BP1" s="1" t="s">
+      <c r="BS1" t="s">
         <v>83</v>
       </c>
-      <c r="BQ1" s="1" t="s">
+      <c r="BT1" t="s">
         <v>84</v>
       </c>
-      <c r="BR1" s="1" t="s">
+      <c r="BU1" t="s">
         <v>85</v>
       </c>
-      <c r="BS1" s="1" t="s">
+      <c r="BV1" t="s">
         <v>86</v>
       </c>
-      <c r="BT1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
+        <v>225</v>
+      </c>
+      <c r="B2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" t="s">
+        <v>223</v>
+      </c>
+      <c r="D2" t="s">
         <v>87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="E2" t="s">
+        <v>217</v>
+      </c>
+      <c r="F2" t="s">
         <v>88</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="G2" t="s">
+        <v>89</v>
+      </c>
+      <c r="H2" t="s">
+        <v>90</v>
+      </c>
+      <c r="I2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J2" t="s">
+        <v>91</v>
+      </c>
+      <c r="K2" t="s">
+        <v>92</v>
+      </c>
+      <c r="L2" t="s">
+        <v>93</v>
+      </c>
+      <c r="M2" t="s">
+        <v>94</v>
+      </c>
+      <c r="N2" t="s">
+        <v>95</v>
+      </c>
+      <c r="O2" t="s">
+        <v>218</v>
+      </c>
+      <c r="P2" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>94</v>
+      </c>
+      <c r="R2" t="s">
+        <v>96</v>
+      </c>
+      <c r="S2" t="s">
+        <v>97</v>
+      </c>
+      <c r="T2" t="s">
+        <v>98</v>
+      </c>
+      <c r="U2" t="s">
+        <v>99</v>
+      </c>
+      <c r="V2" t="s">
+        <v>100</v>
+      </c>
+      <c r="W2" t="s">
+        <v>101</v>
+      </c>
+      <c r="X2" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>224</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB2">
+        <v>10</v>
+      </c>
+      <c r="AC2">
+        <v>1</v>
+      </c>
+      <c r="AD2">
+        <v>1000</v>
+      </c>
+      <c r="AE2">
+        <v>0</v>
+      </c>
+      <c r="AF2">
+        <v>0</v>
+      </c>
+      <c r="AG2">
+        <v>0</v>
+      </c>
+      <c r="AH2">
+        <v>0</v>
+      </c>
+      <c r="AI2">
+        <v>0</v>
+      </c>
+      <c r="AJ2">
+        <v>0</v>
+      </c>
+      <c r="AK2">
+        <v>10</v>
+      </c>
+      <c r="AL2">
+        <v>0</v>
+      </c>
+      <c r="AM2">
+        <v>0</v>
+      </c>
+      <c r="AN2">
+        <v>0</v>
+      </c>
+      <c r="AO2">
+        <v>0</v>
+      </c>
+      <c r="AP2">
+        <v>0</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR2">
+        <v>1</v>
+      </c>
+      <c r="AS2">
+        <v>1</v>
+      </c>
+      <c r="AT2">
+        <v>1</v>
+      </c>
+      <c r="AU2">
+        <v>1</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW2">
+        <v>10</v>
+      </c>
+      <c r="AY2">
+        <v>0</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>106</v>
+      </c>
+      <c r="BA2">
+        <v>1</v>
+      </c>
+      <c r="BB2">
+        <v>1</v>
+      </c>
+      <c r="BC2">
+        <v>1</v>
+      </c>
+      <c r="BD2">
+        <v>1</v>
+      </c>
+      <c r="BE2">
+        <v>1</v>
+      </c>
+      <c r="BF2">
+        <v>1</v>
+      </c>
+      <c r="BG2">
+        <v>1</v>
+      </c>
+      <c r="BH2">
+        <v>0</v>
+      </c>
+      <c r="BI2" t="s">
+        <v>16</v>
+      </c>
+      <c r="BJ2">
+        <v>0</v>
+      </c>
+      <c r="BK2">
+        <v>0</v>
+      </c>
+      <c r="BL2">
+        <v>0</v>
+      </c>
+      <c r="BM2">
+        <v>0</v>
+      </c>
+      <c r="BO2">
+        <v>0</v>
+      </c>
+      <c r="BQ2">
+        <v>0</v>
+      </c>
+      <c r="BR2" t="s">
+        <v>87</v>
+      </c>
+      <c r="BS2" t="s">
+        <v>87</v>
+      </c>
+      <c r="BT2" t="s">
+        <v>107</v>
+      </c>
+      <c r="BU2">
+        <v>0</v>
+      </c>
+      <c r="BV2" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="3" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C3" t="s">
+        <v>223</v>
+      </c>
+      <c r="D3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H3" t="s">
+        <v>90</v>
+      </c>
+      <c r="I3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J3" t="s">
+        <v>91</v>
+      </c>
+      <c r="K3" t="s">
+        <v>92</v>
+      </c>
+      <c r="L3" t="s">
+        <v>93</v>
+      </c>
+      <c r="M3" t="s">
+        <v>94</v>
+      </c>
+      <c r="N3" t="s">
+        <v>95</v>
+      </c>
+      <c r="O3" t="s">
+        <v>218</v>
+      </c>
+      <c r="P3" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>94</v>
+      </c>
+      <c r="R3" t="s">
+        <v>96</v>
+      </c>
+      <c r="S3" t="s">
+        <v>97</v>
+      </c>
+      <c r="T3" t="s">
+        <v>98</v>
+      </c>
+      <c r="U3" t="s">
+        <v>99</v>
+      </c>
+      <c r="V3" t="s">
+        <v>100</v>
+      </c>
+      <c r="W3" t="s">
+        <v>101</v>
+      </c>
+      <c r="X3" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>224</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB3">
+        <v>10</v>
+      </c>
+      <c r="AC3">
+        <v>1</v>
+      </c>
+      <c r="AD3">
+        <v>1000</v>
+      </c>
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+      <c r="AK3">
+        <v>10</v>
+      </c>
+      <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
+        <v>0</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR3">
+        <v>1</v>
+      </c>
+      <c r="AS3">
+        <v>1</v>
+      </c>
+      <c r="AT3">
+        <v>1</v>
+      </c>
+      <c r="AU3">
+        <v>1</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW3">
+        <v>10</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>106</v>
+      </c>
+      <c r="BA3">
+        <v>1</v>
+      </c>
+      <c r="BB3">
+        <v>1</v>
+      </c>
+      <c r="BC3">
+        <v>1</v>
+      </c>
+      <c r="BD3">
+        <v>1</v>
+      </c>
+      <c r="BE3">
+        <v>1</v>
+      </c>
+      <c r="BF3">
+        <v>1</v>
+      </c>
+      <c r="BG3">
+        <v>1</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3" t="s">
         <v>16</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3" t="s">
+        <v>87</v>
+      </c>
+      <c r="BS3" t="s">
+        <v>87</v>
+      </c>
+      <c r="BT3" t="s">
+        <v>107</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
+      <c r="BV3" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="4" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A4" t="s">
+        <v>227</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E4" t="s">
+        <v>217</v>
+      </c>
+      <c r="F4" t="s">
+        <v>109</v>
+      </c>
+      <c r="G4" t="s">
         <v>89</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="H4" t="s">
         <v>90</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="I4" t="s">
+        <v>87</v>
+      </c>
+      <c r="J4" t="s">
         <v>91</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="K4" t="s">
         <v>92</v>
       </c>
-      <c r="H2" s="1" t="s">
+      <c r="L4" t="s">
         <v>93</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="M4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O4" t="s">
+        <v>218</v>
+      </c>
+      <c r="P4" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>94</v>
+      </c>
+      <c r="R4" t="s">
+        <v>96</v>
+      </c>
+      <c r="S4" t="s">
+        <v>97</v>
+      </c>
+      <c r="T4" t="s">
+        <v>98</v>
+      </c>
+      <c r="U4" t="s">
+        <v>99</v>
+      </c>
+      <c r="V4" t="s">
+        <v>100</v>
+      </c>
+      <c r="W4" t="s">
+        <v>101</v>
+      </c>
+      <c r="X4" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>224</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB4">
+        <v>10</v>
+      </c>
+      <c r="AC4">
+        <v>1</v>
+      </c>
+      <c r="AD4">
+        <v>1000</v>
+      </c>
+      <c r="AE4">
+        <v>0</v>
+      </c>
+      <c r="AF4">
+        <v>0</v>
+      </c>
+      <c r="AG4">
+        <v>0</v>
+      </c>
+      <c r="AH4">
+        <v>0</v>
+      </c>
+      <c r="AI4">
+        <v>0</v>
+      </c>
+      <c r="AJ4">
+        <v>0</v>
+      </c>
+      <c r="AK4">
+        <v>10</v>
+      </c>
+      <c r="AL4">
+        <v>0</v>
+      </c>
+      <c r="AM4">
+        <v>0</v>
+      </c>
+      <c r="AN4">
+        <v>0</v>
+      </c>
+      <c r="AO4">
+        <v>0</v>
+      </c>
+      <c r="AP4">
+        <v>0</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR4">
+        <v>1</v>
+      </c>
+      <c r="AS4">
+        <v>1</v>
+      </c>
+      <c r="AT4">
+        <v>1</v>
+      </c>
+      <c r="AU4">
+        <v>1</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW4">
+        <v>10</v>
+      </c>
+      <c r="AY4">
+        <v>0</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>106</v>
+      </c>
+      <c r="BA4">
+        <v>1</v>
+      </c>
+      <c r="BB4">
+        <v>1</v>
+      </c>
+      <c r="BC4">
+        <v>1</v>
+      </c>
+      <c r="BD4">
+        <v>1</v>
+      </c>
+      <c r="BE4">
+        <v>1</v>
+      </c>
+      <c r="BF4">
+        <v>1</v>
+      </c>
+      <c r="BG4">
+        <v>1</v>
+      </c>
+      <c r="BH4">
+        <v>0</v>
+      </c>
+      <c r="BI4" t="s">
+        <v>16</v>
+      </c>
+      <c r="BJ4">
+        <v>0</v>
+      </c>
+      <c r="BK4">
+        <v>0</v>
+      </c>
+      <c r="BL4">
+        <v>0</v>
+      </c>
+      <c r="BM4">
+        <v>0</v>
+      </c>
+      <c r="BO4">
+        <v>0</v>
+      </c>
+      <c r="BQ4">
+        <v>0</v>
+      </c>
+      <c r="BR4" t="s">
+        <v>87</v>
+      </c>
+      <c r="BS4" t="s">
+        <v>87</v>
+      </c>
+      <c r="BT4" t="s">
+        <v>107</v>
+      </c>
+      <c r="BU4">
+        <v>0</v>
+      </c>
+      <c r="BV4" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="5" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A5" t="s">
+        <v>228</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>223</v>
+      </c>
+      <c r="D5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F5" t="s">
+        <v>88</v>
+      </c>
+      <c r="G5" t="s">
         <v>89</v>
       </c>
-      <c r="J2" s="1" t="s">
+      <c r="H5" t="s">
+        <v>90</v>
+      </c>
+      <c r="I5" t="s">
+        <v>87</v>
+      </c>
+      <c r="J5" t="s">
+        <v>91</v>
+      </c>
+      <c r="K5" t="s">
+        <v>92</v>
+      </c>
+      <c r="L5" t="s">
+        <v>93</v>
+      </c>
+      <c r="M5" t="s">
         <v>94</v>
       </c>
-      <c r="K2" s="1" t="s">
+      <c r="N5" t="s">
         <v>95</v>
       </c>
-      <c r="L2" s="1" t="s">
+      <c r="O5" t="s">
+        <v>218</v>
+      </c>
+      <c r="P5" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>94</v>
+      </c>
+      <c r="R5" t="s">
         <v>96</v>
       </c>
-      <c r="M2" s="1" t="s">
+      <c r="S5" t="s">
         <v>97</v>
       </c>
-      <c r="N2" s="1" t="s">
+      <c r="T5" t="s">
         <v>98</v>
       </c>
-      <c r="O2" s="1" t="s">
+      <c r="U5" t="s">
         <v>99</v>
       </c>
-      <c r="P2" s="1" t="s">
+      <c r="V5" t="s">
+        <v>100</v>
+      </c>
+      <c r="W5" t="s">
+        <v>101</v>
+      </c>
+      <c r="X5" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>224</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB5">
+        <v>10</v>
+      </c>
+      <c r="AC5">
+        <v>1</v>
+      </c>
+      <c r="AD5">
+        <v>1000</v>
+      </c>
+      <c r="AE5">
+        <v>0</v>
+      </c>
+      <c r="AF5">
+        <v>0</v>
+      </c>
+      <c r="AG5">
+        <v>0</v>
+      </c>
+      <c r="AH5">
+        <v>0</v>
+      </c>
+      <c r="AI5">
+        <v>0</v>
+      </c>
+      <c r="AJ5">
+        <v>0</v>
+      </c>
+      <c r="AK5">
+        <v>10</v>
+      </c>
+      <c r="AL5">
+        <v>0</v>
+      </c>
+      <c r="AM5">
+        <v>0</v>
+      </c>
+      <c r="AN5">
+        <v>0</v>
+      </c>
+      <c r="AO5">
+        <v>0</v>
+      </c>
+      <c r="AP5">
+        <v>0</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR5">
+        <v>1</v>
+      </c>
+      <c r="AS5">
+        <v>1</v>
+      </c>
+      <c r="AT5">
+        <v>1</v>
+      </c>
+      <c r="AU5">
+        <v>1</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW5">
+        <v>10</v>
+      </c>
+      <c r="AY5">
+        <v>0</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>106</v>
+      </c>
+      <c r="BA5">
+        <v>1</v>
+      </c>
+      <c r="BB5">
+        <v>1</v>
+      </c>
+      <c r="BC5">
+        <v>1</v>
+      </c>
+      <c r="BD5">
+        <v>1</v>
+      </c>
+      <c r="BE5">
+        <v>1</v>
+      </c>
+      <c r="BF5">
+        <v>1</v>
+      </c>
+      <c r="BG5">
+        <v>1</v>
+      </c>
+      <c r="BH5">
+        <v>0</v>
+      </c>
+      <c r="BI5" t="s">
+        <v>16</v>
+      </c>
+      <c r="BJ5">
+        <v>0</v>
+      </c>
+      <c r="BK5">
+        <v>0</v>
+      </c>
+      <c r="BL5">
+        <v>0</v>
+      </c>
+      <c r="BM5">
+        <v>0</v>
+      </c>
+      <c r="BO5">
+        <v>0</v>
+      </c>
+      <c r="BQ5">
+        <v>0</v>
+      </c>
+      <c r="BR5" t="s">
+        <v>87</v>
+      </c>
+      <c r="BS5" t="s">
+        <v>87</v>
+      </c>
+      <c r="BT5" t="s">
+        <v>107</v>
+      </c>
+      <c r="BU5">
+        <v>0</v>
+      </c>
+      <c r="BV5" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="6" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A6" t="s">
+        <v>229</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>223</v>
+      </c>
+      <c r="D6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" t="s">
+        <v>217</v>
+      </c>
+      <c r="F6" t="s">
+        <v>108</v>
+      </c>
+      <c r="G6" t="s">
+        <v>89</v>
+      </c>
+      <c r="H6" t="s">
+        <v>90</v>
+      </c>
+      <c r="I6" t="s">
+        <v>87</v>
+      </c>
+      <c r="J6" t="s">
+        <v>91</v>
+      </c>
+      <c r="K6" t="s">
+        <v>92</v>
+      </c>
+      <c r="L6" t="s">
+        <v>93</v>
+      </c>
+      <c r="M6" t="s">
+        <v>94</v>
+      </c>
+      <c r="N6" t="s">
+        <v>95</v>
+      </c>
+      <c r="O6" t="s">
+        <v>218</v>
+      </c>
+      <c r="P6" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>94</v>
+      </c>
+      <c r="R6" t="s">
+        <v>96</v>
+      </c>
+      <c r="S6" t="s">
         <v>97</v>
       </c>
-      <c r="Q2" s="1" t="s">
+      <c r="T6" t="s">
+        <v>98</v>
+      </c>
+      <c r="U6" t="s">
+        <v>99</v>
+      </c>
+      <c r="V6" t="s">
         <v>100</v>
       </c>
-      <c r="R2" s="1" t="s">
+      <c r="W6" t="s">
         <v>101</v>
       </c>
-      <c r="S2" s="1" t="s">
+      <c r="X6" t="s">
         <v>102</v>
       </c>
-      <c r="T2" s="1" t="s">
+      <c r="Z6" t="s">
+        <v>224</v>
+      </c>
+      <c r="AA6" t="s">
         <v>103</v>
       </c>
-      <c r="U2" s="1" t="s">
+      <c r="AB6">
+        <v>10</v>
+      </c>
+      <c r="AC6">
+        <v>1</v>
+      </c>
+      <c r="AD6">
+        <v>1000</v>
+      </c>
+      <c r="AE6">
+        <v>0</v>
+      </c>
+      <c r="AF6">
+        <v>0</v>
+      </c>
+      <c r="AG6">
+        <v>0</v>
+      </c>
+      <c r="AH6">
+        <v>0</v>
+      </c>
+      <c r="AI6">
+        <v>0</v>
+      </c>
+      <c r="AJ6">
+        <v>0</v>
+      </c>
+      <c r="AK6">
+        <v>10</v>
+      </c>
+      <c r="AL6">
+        <v>0</v>
+      </c>
+      <c r="AM6">
+        <v>0</v>
+      </c>
+      <c r="AN6">
+        <v>0</v>
+      </c>
+      <c r="AO6">
+        <v>0</v>
+      </c>
+      <c r="AP6">
+        <v>0</v>
+      </c>
+      <c r="AQ6" t="s">
         <v>104</v>
       </c>
-      <c r="V2" s="1" t="s">
+      <c r="AR6">
+        <v>1</v>
+      </c>
+      <c r="AS6">
+        <v>1</v>
+      </c>
+      <c r="AT6">
+        <v>1</v>
+      </c>
+      <c r="AU6">
+        <v>1</v>
+      </c>
+      <c r="AV6" t="s">
         <v>105</v>
       </c>
-      <c r="W2" s="1" t="s">
+      <c r="AW6">
+        <v>10</v>
+      </c>
+      <c r="AY6">
+        <v>0</v>
+      </c>
+      <c r="AZ6" t="s">
         <v>106</v>
       </c>
-      <c r="X2" s="1" t="s">
+      <c r="BA6">
+        <v>1</v>
+      </c>
+      <c r="BB6">
+        <v>1</v>
+      </c>
+      <c r="BC6">
+        <v>1</v>
+      </c>
+      <c r="BD6">
+        <v>1</v>
+      </c>
+      <c r="BE6">
+        <v>1</v>
+      </c>
+      <c r="BF6">
+        <v>1</v>
+      </c>
+      <c r="BG6">
+        <v>1</v>
+      </c>
+      <c r="BH6">
+        <v>0</v>
+      </c>
+      <c r="BI6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BJ6">
+        <v>0</v>
+      </c>
+      <c r="BK6">
+        <v>0</v>
+      </c>
+      <c r="BL6">
+        <v>0</v>
+      </c>
+      <c r="BM6">
+        <v>0</v>
+      </c>
+      <c r="BO6">
+        <v>0</v>
+      </c>
+      <c r="BQ6">
+        <v>0</v>
+      </c>
+      <c r="BR6" t="s">
+        <v>87</v>
+      </c>
+      <c r="BS6" t="s">
+        <v>87</v>
+      </c>
+      <c r="BT6" t="s">
         <v>107</v>
       </c>
-      <c r="Y2" s="1" t="s">
-[...968 lines deleted...]
-        <v>0</v>
+      <c r="BU6">
+        <v>0</v>
+      </c>
+      <c r="BV6" t="s">
+        <v>222</v>
       </c>
     </row>
   </sheetData>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  <dimension ref="A1:BY241"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:BZ226"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.3359375" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.33203125" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="1" style="1" width="12.83"/>
-[...65 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="77" min="77" style="1" width="26"/>
+    <col min="1" max="2" width="12.83203125" customWidth="1"/>
+    <col min="3" max="3" width="12" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.6640625" customWidth="1"/>
+    <col min="7" max="7" width="27.33203125" customWidth="1"/>
+    <col min="8" max="8" width="9.6640625" customWidth="1"/>
+    <col min="9" max="9" width="7.5" customWidth="1"/>
+    <col min="10" max="10" width="8.1640625" customWidth="1"/>
+    <col min="11" max="11" width="9.33203125" customWidth="1"/>
+    <col min="12" max="12" width="13.6640625" customWidth="1"/>
+    <col min="13" max="13" width="11.6640625" customWidth="1"/>
+    <col min="14" max="14" width="47.33203125" customWidth="1"/>
+    <col min="15" max="15" width="14.33203125" customWidth="1"/>
+    <col min="16" max="16" width="18" customWidth="1"/>
+    <col min="17" max="17" width="18.33203125" customWidth="1"/>
+    <col min="18" max="18" width="11.1640625" customWidth="1"/>
+    <col min="19" max="19" width="18.6640625" customWidth="1"/>
+    <col min="20" max="20" width="79" customWidth="1"/>
+    <col min="21" max="21" width="51.5" customWidth="1"/>
+    <col min="22" max="22" width="21.6640625" customWidth="1"/>
+    <col min="23" max="23" width="29.1640625" customWidth="1"/>
+    <col min="24" max="24" width="12.1640625" customWidth="1"/>
+    <col min="25" max="25" width="16.6640625" customWidth="1"/>
+    <col min="26" max="26" width="16.5" customWidth="1"/>
+    <col min="27" max="27" width="12.5" customWidth="1"/>
+    <col min="28" max="28" width="20.1640625" customWidth="1"/>
+    <col min="29" max="29" width="21.1640625" customWidth="1"/>
+    <col min="30" max="30" width="23" customWidth="1"/>
+    <col min="31" max="31" width="18.5" customWidth="1"/>
+    <col min="32" max="32" width="19.5" customWidth="1"/>
+    <col min="33" max="34" width="21.1640625" customWidth="1"/>
+    <col min="35" max="35" width="20.83203125" customWidth="1"/>
+    <col min="36" max="37" width="22.6640625" customWidth="1"/>
+    <col min="38" max="38" width="19.1640625" style="1" customWidth="1"/>
+    <col min="39" max="40" width="20.83203125" style="1" customWidth="1"/>
+    <col min="41" max="41" width="24.1640625" style="1" customWidth="1"/>
+    <col min="42" max="42" width="17.5" style="1" customWidth="1"/>
+    <col min="43" max="43" width="11.83203125" customWidth="1"/>
+    <col min="44" max="44" width="16.83203125" customWidth="1"/>
+    <col min="45" max="45" width="14.83203125" customWidth="1"/>
+    <col min="46" max="46" width="20" customWidth="1"/>
+    <col min="47" max="47" width="22.5" customWidth="1"/>
+    <col min="48" max="48" width="8.6640625" customWidth="1"/>
+    <col min="49" max="49" width="8.83203125" customWidth="1"/>
+    <col min="50" max="50" width="12.33203125" customWidth="1"/>
+    <col min="51" max="51" width="9.1640625" customWidth="1"/>
+    <col min="52" max="52" width="12" customWidth="1"/>
+    <col min="53" max="53" width="9" customWidth="1"/>
+    <col min="54" max="54" width="7.83203125" customWidth="1"/>
+    <col min="55" max="55" width="16" customWidth="1"/>
+    <col min="56" max="56" width="11.33203125" customWidth="1"/>
+    <col min="57" max="57" width="9.5" customWidth="1"/>
+    <col min="58" max="58" width="11.5" customWidth="1"/>
+    <col min="59" max="59" width="12.83203125" customWidth="1"/>
+    <col min="60" max="60" width="13" customWidth="1"/>
+    <col min="61" max="61" width="10" customWidth="1"/>
+    <col min="62" max="62" width="14.1640625" customWidth="1"/>
+    <col min="63" max="69" width="14.5" customWidth="1"/>
+    <col min="70" max="71" width="14.1640625" customWidth="1"/>
+    <col min="72" max="72" width="22.33203125" bestFit="1" customWidth="1"/>
+    <col min="73" max="73" width="22.33203125" customWidth="1"/>
+    <col min="74" max="74" width="20.1640625" customWidth="1"/>
+    <col min="75" max="75" width="22" customWidth="1"/>
+    <col min="76" max="76" width="9" customWidth="1"/>
+    <col min="77" max="77" width="17.6640625" customWidth="1"/>
+    <col min="78" max="78" width="26" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="A1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D1" t="s">
+        <v>240</v>
+      </c>
+      <c r="E1" t="s">
+        <v>112</v>
+      </c>
+      <c r="F1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H1" t="s">
+        <v>115</v>
+      </c>
+      <c r="I1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K1" t="s">
+        <v>118</v>
+      </c>
+      <c r="L1" t="s">
+        <v>119</v>
+      </c>
+      <c r="M1" t="s">
         <v>120</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="N1" t="s">
         <v>121</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="O1" t="s">
         <v>122</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="P1" t="s">
         <v>123</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="Q1" t="s">
         <v>124</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="R1" t="s">
         <v>125</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="S1" t="s">
         <v>126</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="T1" t="s">
         <v>127</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="U1" t="s">
         <v>128</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="V1" t="s">
         <v>129</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="W1" t="s">
         <v>130</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="X1" t="s">
         <v>131</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="Y1" t="s">
         <v>132</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="Z1" t="s">
         <v>133</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="AA1" t="s">
         <v>134</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="AB1" t="s">
         <v>135</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="AC1" t="s">
         <v>136</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="AD1" t="s">
         <v>137</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="AE1" t="s">
         <v>138</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="AF1" t="s">
         <v>139</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="AG1" t="s">
         <v>140</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="AH1" t="s">
         <v>141</v>
       </c>
-      <c r="X1" s="1" t="s">
+      <c r="AI1" t="s">
         <v>142</v>
       </c>
-      <c r="Y1" s="1" t="s">
+      <c r="AJ1" t="s">
         <v>143</v>
       </c>
-      <c r="Z1" s="1" t="s">
+      <c r="AK1" t="s">
         <v>144</v>
       </c>
-      <c r="AA1" s="1" t="s">
+      <c r="AL1" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="AB1" s="1" t="s">
+      <c r="AM1" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="AC1" s="1" t="s">
+      <c r="AN1" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="AD1" s="1" t="s">
+      <c r="AO1" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="AE1" s="1" t="s">
+      <c r="AP1" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="AF1" s="1" t="s">
+      <c r="AQ1" t="s">
         <v>150</v>
       </c>
-      <c r="AG1" s="1" t="s">
+      <c r="AR1" t="s">
         <v>151</v>
       </c>
-      <c r="AH1" s="1" t="s">
+      <c r="AS1" t="s">
         <v>152</v>
       </c>
-      <c r="AI1" s="1" t="s">
+      <c r="AT1" t="s">
         <v>153</v>
       </c>
-      <c r="AJ1" s="1" t="s">
+      <c r="AU1" t="s">
         <v>154</v>
       </c>
-      <c r="AK1" s="1" t="s">
+      <c r="AV1" t="s">
         <v>155</v>
       </c>
-      <c r="AL1" s="1" t="s">
+      <c r="AW1" t="s">
         <v>156</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AX1" t="s">
         <v>157</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AY1" t="s">
         <v>158</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AZ1" t="s">
         <v>159</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="BA1" t="s">
         <v>160</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="BB1" t="s">
         <v>161</v>
       </c>
-      <c r="AR1" s="1" t="s">
+      <c r="BC1" t="s">
         <v>162</v>
       </c>
-      <c r="AS1" s="1" t="s">
+      <c r="BD1" t="s">
+        <v>230</v>
+      </c>
+      <c r="BE1" t="s">
         <v>163</v>
       </c>
-      <c r="AT1" s="1" t="s">
+      <c r="BF1" t="s">
         <v>164</v>
       </c>
-      <c r="AU1" s="1" t="s">
+      <c r="BG1" t="s">
         <v>165</v>
       </c>
-      <c r="AV1" s="1" t="s">
+      <c r="BH1" t="s">
         <v>166</v>
       </c>
-      <c r="AW1" s="1" t="s">
+      <c r="BI1" t="s">
         <v>167</v>
       </c>
-      <c r="AX1" s="1" t="s">
+      <c r="BJ1" t="s">
         <v>168</v>
       </c>
-      <c r="AY1" s="1" t="s">
+      <c r="BK1" t="s">
         <v>169</v>
       </c>
-      <c r="AZ1" s="1" t="s">
+      <c r="BL1" t="s">
         <v>170</v>
       </c>
-      <c r="BA1" s="1" t="s">
+      <c r="BM1" t="s">
+        <v>231</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>232</v>
+      </c>
+      <c r="BO1" t="s">
         <v>171</v>
       </c>
-      <c r="BB1" s="1" t="s">
+      <c r="BP1" t="s">
         <v>172</v>
       </c>
-      <c r="BC1" s="1" t="s">
+      <c r="BQ1" t="s">
         <v>173</v>
       </c>
-      <c r="BD1" s="1" t="s">
+      <c r="BR1" t="s">
         <v>174</v>
       </c>
-      <c r="BE1" s="1" t="s">
+      <c r="BS1" t="s">
         <v>175</v>
       </c>
-      <c r="BF1" s="1" t="s">
+      <c r="BT1" t="s">
         <v>176</v>
       </c>
-      <c r="BG1" s="1" t="s">
+      <c r="BU1" t="s">
         <v>177</v>
       </c>
-      <c r="BH1" s="1" t="s">
+      <c r="BV1" t="s">
         <v>178</v>
       </c>
-      <c r="BI1" s="1" t="s">
+      <c r="BW1" t="s">
         <v>179</v>
       </c>
-      <c r="BJ1" s="1" t="s">
+      <c r="BX1" t="s">
         <v>180</v>
       </c>
-      <c r="BK1" s="1" t="s">
+      <c r="BY1" t="s">
         <v>181</v>
       </c>
-      <c r="BL1" s="1" t="s">
+      <c r="BZ1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C2" t="s">
         <v>182</v>
       </c>
-      <c r="BM1" s="1" t="s">
+      <c r="D2" t="s">
+        <v>241</v>
+      </c>
+      <c r="F2" t="s">
         <v>183</v>
       </c>
-      <c r="BN1" s="1" t="s">
+      <c r="G2" t="s">
         <v>184</v>
       </c>
-      <c r="BO1" s="1" t="s">
+      <c r="H2" t="s">
         <v>185</v>
       </c>
-      <c r="BP1" s="1" t="s">
+      <c r="I2" t="s">
+        <v>89</v>
+      </c>
+      <c r="J2" t="s">
         <v>186</v>
       </c>
-      <c r="BQ1" s="1" t="s">
+      <c r="K2" t="s">
         <v>187</v>
       </c>
-      <c r="BR1" s="1" t="s">
+      <c r="M2" t="s">
+        <v>92</v>
+      </c>
+      <c r="O2" t="s">
         <v>188</v>
       </c>
-      <c r="BS1" s="1" t="s">
+      <c r="P2" t="s">
         <v>189</v>
       </c>
-      <c r="BT1" s="1" t="s">
+      <c r="Q2">
+        <v>408043</v>
+      </c>
+      <c r="S2" t="s">
         <v>190</v>
       </c>
-      <c r="BU1" s="1" t="s">
+      <c r="U2" t="s">
         <v>191</v>
       </c>
-      <c r="BV1" s="1" t="s">
+      <c r="V2">
+        <v>1970</v>
+      </c>
+      <c r="W2">
+        <v>100</v>
+      </c>
+      <c r="Y2">
+        <v>0</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA2">
+        <v>0</v>
+      </c>
+      <c r="AB2">
+        <v>10</v>
+      </c>
+      <c r="AC2">
+        <v>10000</v>
+      </c>
+      <c r="AD2">
+        <v>0</v>
+      </c>
+      <c r="AE2">
+        <v>10</v>
+      </c>
+      <c r="AF2">
+        <v>10000</v>
+      </c>
+      <c r="AG2">
+        <v>0</v>
+      </c>
+      <c r="AH2">
+        <v>100</v>
+      </c>
+      <c r="AI2">
+        <v>100000</v>
+      </c>
+      <c r="AJ2">
+        <v>0</v>
+      </c>
+      <c r="AK2">
+        <v>100</v>
+      </c>
+      <c r="AL2" s="1">
+        <v>100000</v>
+      </c>
+      <c r="AM2" s="1">
+        <v>0</v>
+      </c>
+      <c r="AN2" s="1">
+        <v>100</v>
+      </c>
+      <c r="AO2" s="1">
+        <v>0</v>
+      </c>
+      <c r="AP2" s="1">
+        <v>0</v>
+      </c>
+      <c r="AQ2">
+        <v>2026</v>
+      </c>
+      <c r="AT2">
+        <v>1</v>
+      </c>
+      <c r="AV2">
+        <v>1</v>
+      </c>
+      <c r="AW2">
+        <v>0</v>
+      </c>
+      <c r="AX2">
+        <v>0</v>
+      </c>
+      <c r="AY2">
+        <v>0</v>
+      </c>
+      <c r="AZ2">
+        <v>0</v>
+      </c>
+      <c r="BA2">
+        <v>1</v>
+      </c>
+      <c r="BB2">
+        <v>1</v>
+      </c>
+      <c r="BC2">
+        <v>0</v>
+      </c>
+      <c r="BD2">
+        <v>0</v>
+      </c>
+      <c r="BE2">
+        <v>0</v>
+      </c>
+      <c r="BF2">
+        <v>0</v>
+      </c>
+      <c r="BG2">
+        <v>0</v>
+      </c>
+      <c r="BH2">
+        <v>0</v>
+      </c>
+      <c r="BI2">
+        <v>0</v>
+      </c>
+      <c r="BJ2">
+        <v>0</v>
+      </c>
+      <c r="BK2">
+        <v>0</v>
+      </c>
+      <c r="BL2">
+        <v>0</v>
+      </c>
+      <c r="BM2">
+        <v>1</v>
+      </c>
+      <c r="BN2">
+        <v>0</v>
+      </c>
+      <c r="BQ2" s="3">
+        <v>46034</v>
+      </c>
+      <c r="BR2" s="3">
+        <v>46065</v>
+      </c>
+      <c r="BS2" s="3">
+        <v>46093</v>
+      </c>
+      <c r="BT2" s="3">
+        <v>46048</v>
+      </c>
+      <c r="BU2" s="3">
+        <v>46079</v>
+      </c>
+      <c r="BV2" s="3">
+        <v>46082</v>
+      </c>
+      <c r="BW2" s="3">
+        <f>BT2+7</f>
+        <v>46055</v>
+      </c>
+      <c r="BX2" s="3">
+        <v>46048</v>
+      </c>
+      <c r="BY2" s="3">
+        <v>46079</v>
+      </c>
+      <c r="BZ2" t="s">
         <v>192</v>
       </c>
-      <c r="BW1" s="1" t="s">
+    </row>
+    <row r="3" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="A3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C3" t="s">
         <v>193</v>
       </c>
-      <c r="BX1" s="1" t="s">
+      <c r="D3" t="s">
+        <v>242</v>
+      </c>
+      <c r="F3" t="s">
         <v>194</v>
       </c>
-      <c r="BY1" s="1" t="s">
-[...7 lines deleted...]
-      <c r="C2" s="1" t="s">
+      <c r="G3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H3" t="s">
+        <v>185</v>
+      </c>
+      <c r="I3" t="s">
+        <v>89</v>
+      </c>
+      <c r="J3" t="s">
+        <v>186</v>
+      </c>
+      <c r="K3" t="s">
+        <v>187</v>
+      </c>
+      <c r="M3" t="s">
+        <v>92</v>
+      </c>
+      <c r="O3" t="s">
         <v>195</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="P3" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q3">
+        <v>408043</v>
+      </c>
+      <c r="S3" t="s">
+        <v>190</v>
+      </c>
+      <c r="U3" t="s">
+        <v>191</v>
+      </c>
+      <c r="V3">
+        <v>1970</v>
+      </c>
+      <c r="W3">
+        <v>100</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
+        <v>10</v>
+      </c>
+      <c r="AC3">
+        <v>10000</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
+        <v>10</v>
+      </c>
+      <c r="AF3">
+        <v>10000</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
+        <v>100</v>
+      </c>
+      <c r="AI3">
+        <v>100000</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+      <c r="AK3">
+        <v>100</v>
+      </c>
+      <c r="AL3" s="1">
+        <v>100000</v>
+      </c>
+      <c r="AM3" s="1">
+        <v>0</v>
+      </c>
+      <c r="AN3" s="1">
+        <v>100</v>
+      </c>
+      <c r="AO3" s="1">
+        <v>0</v>
+      </c>
+      <c r="AP3" s="1">
+        <v>0</v>
+      </c>
+      <c r="AQ3">
+        <v>2026</v>
+      </c>
+      <c r="AT3">
+        <v>1</v>
+      </c>
+      <c r="AV3">
+        <v>1</v>
+      </c>
+      <c r="AW3">
+        <v>0</v>
+      </c>
+      <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>1</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BQ3" s="3">
+        <v>46034</v>
+      </c>
+      <c r="BR3" s="3">
+        <v>46065</v>
+      </c>
+      <c r="BS3" s="3">
+        <v>46093</v>
+      </c>
+      <c r="BT3" s="3">
+        <v>46048</v>
+      </c>
+      <c r="BU3" s="3">
+        <v>46079</v>
+      </c>
+      <c r="BV3" s="3">
+        <v>46082</v>
+      </c>
+      <c r="BW3" s="3">
+        <f t="shared" ref="BW3:BW6" si="0">BT3+7</f>
+        <v>46055</v>
+      </c>
+      <c r="BX3" s="3">
+        <v>46048</v>
+      </c>
+      <c r="BY3" s="3">
+        <v>46079</v>
+      </c>
+      <c r="BZ3" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="4" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="A4" t="s">
+        <v>227</v>
+      </c>
+      <c r="C4" t="s">
         <v>196</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="D4" t="s">
+        <v>243</v>
+      </c>
+      <c r="F4" t="s">
         <v>197</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="G4" t="s">
+        <v>184</v>
+      </c>
+      <c r="H4" t="s">
+        <v>185</v>
+      </c>
+      <c r="I4" t="s">
+        <v>89</v>
+      </c>
+      <c r="J4" t="s">
+        <v>186</v>
+      </c>
+      <c r="K4" t="s">
+        <v>187</v>
+      </c>
+      <c r="M4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O4" t="s">
         <v>198</v>
       </c>
-      <c r="H2" s="1" t="s">
+      <c r="P4" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q4">
+        <v>408043</v>
+      </c>
+      <c r="S4" t="s">
+        <v>190</v>
+      </c>
+      <c r="U4" t="s">
+        <v>191</v>
+      </c>
+      <c r="V4">
+        <v>1970</v>
+      </c>
+      <c r="W4">
+        <v>100</v>
+      </c>
+      <c r="Y4">
+        <v>0</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA4">
+        <v>0</v>
+      </c>
+      <c r="AB4">
+        <v>10</v>
+      </c>
+      <c r="AC4">
+        <v>10000</v>
+      </c>
+      <c r="AD4">
+        <v>0</v>
+      </c>
+      <c r="AE4">
+        <v>10</v>
+      </c>
+      <c r="AF4">
+        <v>10000</v>
+      </c>
+      <c r="AG4">
+        <v>0</v>
+      </c>
+      <c r="AH4">
+        <v>100</v>
+      </c>
+      <c r="AI4">
+        <v>100000</v>
+      </c>
+      <c r="AJ4">
+        <v>0</v>
+      </c>
+      <c r="AK4">
+        <v>100</v>
+      </c>
+      <c r="AL4" s="1">
+        <v>100000</v>
+      </c>
+      <c r="AM4" s="1">
+        <v>0</v>
+      </c>
+      <c r="AN4" s="1">
+        <v>100</v>
+      </c>
+      <c r="AO4" s="1">
+        <v>0</v>
+      </c>
+      <c r="AP4" s="1">
+        <v>0</v>
+      </c>
+      <c r="AQ4">
+        <v>2026</v>
+      </c>
+      <c r="AT4">
+        <v>1</v>
+      </c>
+      <c r="AV4">
+        <v>1</v>
+      </c>
+      <c r="AW4">
+        <v>0</v>
+      </c>
+      <c r="AX4">
+        <v>0</v>
+      </c>
+      <c r="AY4">
+        <v>0</v>
+      </c>
+      <c r="AZ4">
+        <v>0</v>
+      </c>
+      <c r="BA4">
+        <v>0</v>
+      </c>
+      <c r="BB4">
+        <v>0</v>
+      </c>
+      <c r="BC4">
+        <v>0</v>
+      </c>
+      <c r="BD4">
+        <v>0</v>
+      </c>
+      <c r="BE4">
+        <v>0</v>
+      </c>
+      <c r="BF4">
+        <v>0</v>
+      </c>
+      <c r="BG4">
+        <v>0</v>
+      </c>
+      <c r="BH4">
+        <v>0</v>
+      </c>
+      <c r="BI4">
+        <v>0</v>
+      </c>
+      <c r="BJ4">
+        <v>0</v>
+      </c>
+      <c r="BK4">
+        <v>0</v>
+      </c>
+      <c r="BL4">
+        <v>0</v>
+      </c>
+      <c r="BM4">
+        <v>1</v>
+      </c>
+      <c r="BN4">
+        <v>0</v>
+      </c>
+      <c r="BQ4" s="3">
+        <v>46034</v>
+      </c>
+      <c r="BR4" s="3">
+        <v>46065</v>
+      </c>
+      <c r="BS4" s="3">
+        <v>46093</v>
+      </c>
+      <c r="BT4" s="3">
+        <v>46048</v>
+      </c>
+      <c r="BU4" s="3">
+        <v>46079</v>
+      </c>
+      <c r="BV4" s="3">
+        <v>46082</v>
+      </c>
+      <c r="BW4" s="3">
+        <f t="shared" si="0"/>
+        <v>46055</v>
+      </c>
+      <c r="BX4" s="3">
+        <v>46048</v>
+      </c>
+      <c r="BY4" s="3">
+        <v>46079</v>
+      </c>
+      <c r="BZ4" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="5" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="A5" t="s">
+        <v>228</v>
+      </c>
+      <c r="C5" t="s">
         <v>199</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="D5" t="s">
+        <v>244</v>
+      </c>
+      <c r="F5" t="s">
         <v>200</v>
       </c>
-      <c r="J2" s="1" t="s">
+      <c r="G5" t="s">
+        <v>184</v>
+      </c>
+      <c r="H5" t="s">
+        <v>185</v>
+      </c>
+      <c r="I5" t="s">
+        <v>89</v>
+      </c>
+      <c r="J5" t="s">
+        <v>186</v>
+      </c>
+      <c r="K5" t="s">
+        <v>187</v>
+      </c>
+      <c r="M5" t="s">
+        <v>92</v>
+      </c>
+      <c r="O5" t="s">
         <v>201</v>
       </c>
-      <c r="L2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="M2" s="1" t="s">
+      <c r="P5" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q5">
+        <v>408043</v>
+      </c>
+      <c r="S5" t="s">
+        <v>190</v>
+      </c>
+      <c r="U5" t="s">
+        <v>191</v>
+      </c>
+      <c r="V5">
+        <v>1970</v>
+      </c>
+      <c r="W5">
+        <v>100</v>
+      </c>
+      <c r="Y5">
+        <v>0</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA5">
+        <v>0</v>
+      </c>
+      <c r="AB5">
+        <v>10</v>
+      </c>
+      <c r="AC5">
+        <v>10000</v>
+      </c>
+      <c r="AD5">
+        <v>0</v>
+      </c>
+      <c r="AE5">
+        <v>10</v>
+      </c>
+      <c r="AF5">
+        <v>10000</v>
+      </c>
+      <c r="AG5">
+        <v>0</v>
+      </c>
+      <c r="AH5">
+        <v>100</v>
+      </c>
+      <c r="AI5">
+        <v>100000</v>
+      </c>
+      <c r="AJ5">
+        <v>0</v>
+      </c>
+      <c r="AK5">
+        <v>100</v>
+      </c>
+      <c r="AL5" s="1">
+        <v>100000</v>
+      </c>
+      <c r="AM5" s="1">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="1">
+        <v>100</v>
+      </c>
+      <c r="AO5" s="1">
+        <v>0</v>
+      </c>
+      <c r="AP5" s="1">
+        <v>0</v>
+      </c>
+      <c r="AQ5">
+        <v>2026</v>
+      </c>
+      <c r="AT5">
+        <v>1</v>
+      </c>
+      <c r="AV5">
+        <v>1</v>
+      </c>
+      <c r="AW5">
+        <v>0</v>
+      </c>
+      <c r="AX5">
+        <v>0</v>
+      </c>
+      <c r="AY5">
+        <v>0</v>
+      </c>
+      <c r="AZ5">
+        <v>0</v>
+      </c>
+      <c r="BA5">
+        <v>0</v>
+      </c>
+      <c r="BB5">
+        <v>0</v>
+      </c>
+      <c r="BC5">
+        <v>0</v>
+      </c>
+      <c r="BD5">
+        <v>0</v>
+      </c>
+      <c r="BE5">
+        <v>0</v>
+      </c>
+      <c r="BF5">
+        <v>0</v>
+      </c>
+      <c r="BG5">
+        <v>0</v>
+      </c>
+      <c r="BH5">
+        <v>0</v>
+      </c>
+      <c r="BI5">
+        <v>0</v>
+      </c>
+      <c r="BJ5">
+        <v>0</v>
+      </c>
+      <c r="BK5">
+        <v>0</v>
+      </c>
+      <c r="BL5">
+        <v>0</v>
+      </c>
+      <c r="BM5">
+        <v>1</v>
+      </c>
+      <c r="BN5">
+        <v>0</v>
+      </c>
+      <c r="BQ5" s="3">
+        <v>46034</v>
+      </c>
+      <c r="BR5" s="3">
+        <v>46065</v>
+      </c>
+      <c r="BS5" s="3">
+        <v>46093</v>
+      </c>
+      <c r="BT5" s="3">
+        <v>46048</v>
+      </c>
+      <c r="BU5" s="3">
+        <v>46079</v>
+      </c>
+      <c r="BV5" s="3">
+        <v>46082</v>
+      </c>
+      <c r="BW5" s="3">
+        <f t="shared" si="0"/>
+        <v>46055</v>
+      </c>
+      <c r="BX5" s="3">
+        <v>46048</v>
+      </c>
+      <c r="BY5" s="3">
+        <v>46079</v>
+      </c>
+      <c r="BZ5" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="6" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="A6" t="s">
+        <v>229</v>
+      </c>
+      <c r="C6" t="s">
         <v>202</v>
       </c>
-      <c r="N2" s="1" t="s">
+      <c r="D6" t="s">
+        <v>245</v>
+      </c>
+      <c r="F6" t="s">
         <v>203</v>
       </c>
-      <c r="O2" s="1" t="s">
+      <c r="G6" t="s">
+        <v>184</v>
+      </c>
+      <c r="H6" t="s">
+        <v>185</v>
+      </c>
+      <c r="I6" t="s">
+        <v>89</v>
+      </c>
+      <c r="J6" t="s">
+        <v>186</v>
+      </c>
+      <c r="K6" t="s">
+        <v>187</v>
+      </c>
+      <c r="M6" t="s">
+        <v>92</v>
+      </c>
+      <c r="O6" t="s">
         <v>204</v>
       </c>
-      <c r="P2" s="1" t="n">
+      <c r="P6" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q6">
         <v>408043</v>
       </c>
-      <c r="Q2" s="1" t="s">
-[...8 lines deleted...]
-      <c r="U2" s="1" t="n">
+      <c r="S6" t="s">
+        <v>190</v>
+      </c>
+      <c r="U6" t="s">
+        <v>191</v>
+      </c>
+      <c r="V6">
         <v>1970</v>
       </c>
-      <c r="V2" s="1" t="n">
+      <c r="W6">
         <v>100</v>
       </c>
-      <c r="W2" s="1" t="n">
-[...14 lines deleted...]
-      <c r="AC2" s="1" t="n">
+      <c r="Y6">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA6">
+        <v>0</v>
+      </c>
+      <c r="AB6">
         <v>10</v>
       </c>
-      <c r="AD2" s="1" t="n">
+      <c r="AC6">
         <v>10000</v>
       </c>
-      <c r="AE2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AF2" s="1" t="n">
+      <c r="AD6">
+        <v>0</v>
+      </c>
+      <c r="AE6">
         <v>10</v>
       </c>
-      <c r="AG2" s="1" t="n">
+      <c r="AF6">
         <v>10000</v>
       </c>
-      <c r="AH2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AI2" s="1" t="n">
+      <c r="AG6">
+        <v>0</v>
+      </c>
+      <c r="AH6">
         <v>100</v>
       </c>
-      <c r="AJ2" s="1" t="n">
+      <c r="AI6">
         <v>100000</v>
       </c>
-      <c r="AK2" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AL2" s="1" t="n">
+      <c r="AJ6">
+        <v>0</v>
+      </c>
+      <c r="AK6">
         <v>100</v>
       </c>
-      <c r="AM2" s="2" t="n">
+      <c r="AL6" s="1">
         <v>100000</v>
       </c>
-      <c r="AN2" s="2" t="n">
-[...2 lines deleted...]
-      <c r="AO2" s="2" t="n">
+      <c r="AM6" s="1">
+        <v>0</v>
+      </c>
+      <c r="AN6" s="1">
         <v>100</v>
       </c>
-      <c r="AP2" s="2" t="n">
-[...3339 lines deleted...]
-    <row r="241" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
+      <c r="AO6" s="1">
+        <v>0</v>
+      </c>
+      <c r="AP6" s="1">
+        <v>0</v>
+      </c>
+      <c r="AQ6">
+        <v>2026</v>
+      </c>
+      <c r="AT6">
+        <v>1</v>
+      </c>
+      <c r="AV6">
+        <v>1</v>
+      </c>
+      <c r="AW6">
+        <v>0</v>
+      </c>
+      <c r="AX6">
+        <v>0</v>
+      </c>
+      <c r="AY6">
+        <v>0</v>
+      </c>
+      <c r="AZ6">
+        <v>0</v>
+      </c>
+      <c r="BA6">
+        <v>0</v>
+      </c>
+      <c r="BB6">
+        <v>0</v>
+      </c>
+      <c r="BC6">
+        <v>0</v>
+      </c>
+      <c r="BD6">
+        <v>0</v>
+      </c>
+      <c r="BE6">
+        <v>0</v>
+      </c>
+      <c r="BF6">
+        <v>0</v>
+      </c>
+      <c r="BG6">
+        <v>0</v>
+      </c>
+      <c r="BH6">
+        <v>0</v>
+      </c>
+      <c r="BI6">
+        <v>0</v>
+      </c>
+      <c r="BJ6">
+        <v>0</v>
+      </c>
+      <c r="BK6">
+        <v>0</v>
+      </c>
+      <c r="BL6">
+        <v>0</v>
+      </c>
+      <c r="BM6">
+        <v>1</v>
+      </c>
+      <c r="BN6">
+        <v>0</v>
+      </c>
+      <c r="BQ6" s="3">
+        <v>46034</v>
+      </c>
+      <c r="BR6" s="3">
+        <v>46065</v>
+      </c>
+      <c r="BS6" s="3">
+        <v>46093</v>
+      </c>
+      <c r="BT6" s="3">
+        <v>46048</v>
+      </c>
+      <c r="BU6" s="3">
+        <v>46079</v>
+      </c>
+      <c r="BV6" s="3">
+        <v>46082</v>
+      </c>
+      <c r="BW6" s="3">
+        <f t="shared" si="0"/>
+        <v>46055</v>
+      </c>
+      <c r="BX6" s="3">
+        <v>46048</v>
+      </c>
+      <c r="BY6" s="3">
+        <v>46079</v>
+      </c>
+      <c r="BZ6" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="7" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="BQ7" s="2"/>
+      <c r="BR7" s="2"/>
+      <c r="BS7" s="2"/>
+      <c r="BT7" s="2"/>
+      <c r="BU7" s="2"/>
+      <c r="BV7" s="2"/>
+      <c r="BW7" s="2"/>
+      <c r="BX7" s="2"/>
+      <c r="BY7" s="2"/>
+    </row>
+    <row r="8" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="BQ8" s="2"/>
+      <c r="BR8" s="2"/>
+      <c r="BS8" s="2"/>
+      <c r="BT8" s="2"/>
+      <c r="BU8" s="2"/>
+      <c r="BV8" s="2"/>
+      <c r="BW8" s="2"/>
+      <c r="BX8" s="2"/>
+      <c r="BY8" s="2"/>
+    </row>
+    <row r="9" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="BQ9" s="2"/>
+      <c r="BR9" s="2"/>
+      <c r="BS9" s="2"/>
+      <c r="BT9" s="2"/>
+      <c r="BU9" s="2"/>
+      <c r="BV9" s="2"/>
+      <c r="BW9" s="2"/>
+      <c r="BX9" s="2"/>
+      <c r="BY9" s="2"/>
+    </row>
+    <row r="10" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="BQ10" s="2"/>
+      <c r="BR10" s="2"/>
+      <c r="BS10" s="2"/>
+      <c r="BT10" s="2"/>
+      <c r="BU10" s="2"/>
+      <c r="BV10" s="2"/>
+      <c r="BW10" s="2"/>
+      <c r="BX10" s="2"/>
+      <c r="BY10" s="2"/>
+    </row>
+    <row r="11" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="BQ11" s="2"/>
+      <c r="BR11" s="2"/>
+      <c r="BS11" s="2"/>
+      <c r="BT11" s="2"/>
+      <c r="BU11" s="2"/>
+      <c r="BV11" s="2"/>
+      <c r="BW11" s="2"/>
+      <c r="BX11" s="2"/>
+      <c r="BY11" s="2"/>
+    </row>
+    <row r="12" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="BQ12" s="2"/>
+      <c r="BR12" s="2"/>
+      <c r="BS12" s="2"/>
+      <c r="BT12" s="2"/>
+      <c r="BU12" s="2"/>
+      <c r="BV12" s="2"/>
+      <c r="BW12" s="2"/>
+      <c r="BX12" s="2"/>
+      <c r="BY12" s="2"/>
+    </row>
+    <row r="13" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="BQ13" s="2"/>
+      <c r="BR13" s="2"/>
+      <c r="BS13" s="2"/>
+      <c r="BT13" s="2"/>
+      <c r="BU13" s="2"/>
+      <c r="BV13" s="2"/>
+      <c r="BW13" s="2"/>
+      <c r="BX13" s="2"/>
+      <c r="BY13" s="2"/>
+    </row>
+    <row r="14" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="BQ14" s="2"/>
+      <c r="BR14" s="2"/>
+      <c r="BS14" s="2"/>
+      <c r="BT14" s="2"/>
+      <c r="BU14" s="2"/>
+      <c r="BV14" s="2"/>
+      <c r="BW14" s="2"/>
+      <c r="BX14" s="2"/>
+      <c r="BY14" s="2"/>
+    </row>
+    <row r="15" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="BQ15" s="2"/>
+      <c r="BR15" s="2"/>
+      <c r="BS15" s="2"/>
+      <c r="BT15" s="2"/>
+      <c r="BU15" s="2"/>
+      <c r="BV15" s="2"/>
+      <c r="BW15" s="2"/>
+      <c r="BX15" s="2"/>
+      <c r="BY15" s="2"/>
+    </row>
+    <row r="16" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="BQ16" s="2"/>
+      <c r="BR16" s="2"/>
+      <c r="BS16" s="2"/>
+      <c r="BT16" s="2"/>
+      <c r="BU16" s="2"/>
+      <c r="BV16" s="2"/>
+      <c r="BW16" s="2"/>
+      <c r="BX16" s="2"/>
+      <c r="BY16" s="2"/>
+    </row>
+    <row r="17" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ17" s="2"/>
+      <c r="BR17" s="2"/>
+      <c r="BS17" s="2"/>
+      <c r="BT17" s="2"/>
+      <c r="BU17" s="2"/>
+      <c r="BV17" s="2"/>
+      <c r="BW17" s="2"/>
+      <c r="BX17" s="2"/>
+      <c r="BY17" s="2"/>
+    </row>
+    <row r="18" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ18" s="2"/>
+      <c r="BR18" s="2"/>
+      <c r="BS18" s="2"/>
+      <c r="BT18" s="2"/>
+      <c r="BU18" s="2"/>
+      <c r="BV18" s="2"/>
+      <c r="BW18" s="2"/>
+      <c r="BX18" s="2"/>
+      <c r="BY18" s="2"/>
+    </row>
+    <row r="19" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ19" s="2"/>
+      <c r="BR19" s="2"/>
+      <c r="BS19" s="2"/>
+      <c r="BT19" s="2"/>
+      <c r="BU19" s="2"/>
+      <c r="BV19" s="2"/>
+      <c r="BW19" s="2"/>
+      <c r="BX19" s="2"/>
+      <c r="BY19" s="2"/>
+    </row>
+    <row r="20" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ20" s="2"/>
+      <c r="BR20" s="2"/>
+      <c r="BS20" s="2"/>
+      <c r="BT20" s="2"/>
+      <c r="BU20" s="2"/>
+      <c r="BV20" s="2"/>
+      <c r="BW20" s="2"/>
+      <c r="BX20" s="2"/>
+      <c r="BY20" s="2"/>
+    </row>
+    <row r="21" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ21" s="2"/>
+      <c r="BR21" s="2"/>
+      <c r="BS21" s="2"/>
+      <c r="BT21" s="2"/>
+      <c r="BU21" s="2"/>
+      <c r="BV21" s="2"/>
+      <c r="BW21" s="2"/>
+      <c r="BX21" s="2"/>
+      <c r="BY21" s="2"/>
+    </row>
+    <row r="22" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ22" s="2"/>
+      <c r="BR22" s="2"/>
+      <c r="BS22" s="2"/>
+      <c r="BT22" s="2"/>
+      <c r="BU22" s="2"/>
+      <c r="BV22" s="2"/>
+      <c r="BW22" s="2"/>
+      <c r="BX22" s="2"/>
+      <c r="BY22" s="2"/>
+    </row>
+    <row r="23" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ23" s="2"/>
+      <c r="BR23" s="2"/>
+      <c r="BS23" s="2"/>
+      <c r="BT23" s="2"/>
+      <c r="BU23" s="2"/>
+      <c r="BV23" s="2"/>
+      <c r="BW23" s="2"/>
+      <c r="BX23" s="2"/>
+      <c r="BY23" s="2"/>
+    </row>
+    <row r="24" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ24" s="2"/>
+      <c r="BR24" s="2"/>
+      <c r="BS24" s="2"/>
+      <c r="BT24" s="2"/>
+      <c r="BU24" s="2"/>
+      <c r="BV24" s="2"/>
+      <c r="BW24" s="2"/>
+      <c r="BX24" s="2"/>
+      <c r="BY24" s="2"/>
+    </row>
+    <row r="25" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ25" s="2"/>
+      <c r="BR25" s="2"/>
+      <c r="BS25" s="2"/>
+      <c r="BT25" s="2"/>
+      <c r="BU25" s="2"/>
+      <c r="BV25" s="2"/>
+      <c r="BW25" s="2"/>
+      <c r="BX25" s="2"/>
+      <c r="BY25" s="2"/>
+    </row>
+    <row r="26" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ26" s="2"/>
+      <c r="BR26" s="2"/>
+      <c r="BS26" s="2"/>
+      <c r="BT26" s="2"/>
+      <c r="BU26" s="2"/>
+      <c r="BV26" s="2"/>
+      <c r="BW26" s="2"/>
+      <c r="BX26" s="2"/>
+      <c r="BY26" s="2"/>
+    </row>
+    <row r="27" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ27" s="2"/>
+      <c r="BR27" s="2"/>
+      <c r="BS27" s="2"/>
+      <c r="BT27" s="2"/>
+      <c r="BU27" s="2"/>
+      <c r="BV27" s="2"/>
+      <c r="BW27" s="2"/>
+      <c r="BX27" s="2"/>
+      <c r="BY27" s="2"/>
+    </row>
+    <row r="28" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ28" s="2"/>
+      <c r="BR28" s="2"/>
+      <c r="BS28" s="2"/>
+      <c r="BT28" s="2"/>
+      <c r="BU28" s="2"/>
+      <c r="BV28" s="2"/>
+      <c r="BW28" s="2"/>
+      <c r="BX28" s="2"/>
+      <c r="BY28" s="2"/>
+    </row>
+    <row r="29" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ29" s="2"/>
+      <c r="BR29" s="2"/>
+      <c r="BS29" s="2"/>
+      <c r="BT29" s="2"/>
+      <c r="BU29" s="2"/>
+      <c r="BV29" s="2"/>
+      <c r="BW29" s="2"/>
+      <c r="BX29" s="2"/>
+      <c r="BY29" s="2"/>
+    </row>
+    <row r="30" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ30" s="2"/>
+      <c r="BR30" s="2"/>
+      <c r="BS30" s="2"/>
+      <c r="BT30" s="2"/>
+      <c r="BU30" s="2"/>
+      <c r="BV30" s="2"/>
+      <c r="BW30" s="2"/>
+      <c r="BX30" s="2"/>
+      <c r="BY30" s="2"/>
+    </row>
+    <row r="31" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ31" s="2"/>
+      <c r="BR31" s="2"/>
+      <c r="BS31" s="2"/>
+      <c r="BT31" s="2"/>
+      <c r="BU31" s="2"/>
+      <c r="BV31" s="2"/>
+      <c r="BW31" s="2"/>
+      <c r="BX31" s="2"/>
+      <c r="BY31" s="2"/>
+    </row>
+    <row r="32" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ32" s="2"/>
+      <c r="BR32" s="2"/>
+      <c r="BS32" s="2"/>
+      <c r="BT32" s="2"/>
+      <c r="BU32" s="2"/>
+      <c r="BV32" s="2"/>
+      <c r="BW32" s="2"/>
+      <c r="BX32" s="2"/>
+      <c r="BY32" s="2"/>
+    </row>
+    <row r="33" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ33" s="2"/>
+      <c r="BR33" s="2"/>
+      <c r="BS33" s="2"/>
+      <c r="BT33" s="2"/>
+      <c r="BU33" s="2"/>
+      <c r="BV33" s="2"/>
+      <c r="BW33" s="2"/>
+      <c r="BX33" s="2"/>
+      <c r="BY33" s="2"/>
+    </row>
+    <row r="34" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ34" s="2"/>
+      <c r="BR34" s="2"/>
+      <c r="BS34" s="2"/>
+      <c r="BT34" s="2"/>
+      <c r="BU34" s="2"/>
+      <c r="BV34" s="2"/>
+      <c r="BW34" s="2"/>
+      <c r="BX34" s="2"/>
+      <c r="BY34" s="2"/>
+    </row>
+    <row r="35" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ35" s="2"/>
+      <c r="BR35" s="2"/>
+      <c r="BS35" s="2"/>
+      <c r="BT35" s="2"/>
+      <c r="BU35" s="2"/>
+      <c r="BV35" s="2"/>
+      <c r="BW35" s="2"/>
+      <c r="BX35" s="2"/>
+      <c r="BY35" s="2"/>
+    </row>
+    <row r="36" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ36" s="2"/>
+      <c r="BR36" s="2"/>
+      <c r="BS36" s="2"/>
+      <c r="BT36" s="2"/>
+      <c r="BU36" s="2"/>
+      <c r="BV36" s="2"/>
+      <c r="BW36" s="2"/>
+      <c r="BX36" s="2"/>
+      <c r="BY36" s="2"/>
+    </row>
+    <row r="37" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ37" s="2"/>
+      <c r="BR37" s="2"/>
+      <c r="BS37" s="2"/>
+      <c r="BT37" s="2"/>
+      <c r="BU37" s="2"/>
+      <c r="BV37" s="2"/>
+      <c r="BW37" s="2"/>
+      <c r="BX37" s="2"/>
+      <c r="BY37" s="2"/>
+    </row>
+    <row r="38" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ38" s="2"/>
+      <c r="BR38" s="2"/>
+      <c r="BS38" s="2"/>
+      <c r="BT38" s="2"/>
+      <c r="BU38" s="2"/>
+      <c r="BV38" s="2"/>
+      <c r="BW38" s="2"/>
+      <c r="BX38" s="2"/>
+      <c r="BY38" s="2"/>
+    </row>
+    <row r="39" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ39" s="2"/>
+      <c r="BR39" s="2"/>
+      <c r="BS39" s="2"/>
+      <c r="BT39" s="2"/>
+      <c r="BU39" s="2"/>
+      <c r="BV39" s="2"/>
+      <c r="BW39" s="2"/>
+      <c r="BX39" s="2"/>
+      <c r="BY39" s="2"/>
+    </row>
+    <row r="40" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ40" s="2"/>
+      <c r="BR40" s="2"/>
+      <c r="BS40" s="2"/>
+      <c r="BT40" s="2"/>
+      <c r="BU40" s="2"/>
+      <c r="BV40" s="2"/>
+      <c r="BW40" s="2"/>
+      <c r="BX40" s="2"/>
+      <c r="BY40" s="2"/>
+    </row>
+    <row r="41" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ41" s="2"/>
+      <c r="BR41" s="2"/>
+      <c r="BS41" s="2"/>
+      <c r="BT41" s="2"/>
+      <c r="BU41" s="2"/>
+      <c r="BV41" s="2"/>
+      <c r="BW41" s="2"/>
+      <c r="BX41" s="2"/>
+      <c r="BY41" s="2"/>
+    </row>
+    <row r="42" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ42" s="2"/>
+      <c r="BR42" s="2"/>
+      <c r="BS42" s="2"/>
+      <c r="BT42" s="2"/>
+      <c r="BU42" s="2"/>
+      <c r="BV42" s="2"/>
+      <c r="BW42" s="2"/>
+      <c r="BX42" s="2"/>
+      <c r="BY42" s="2"/>
+    </row>
+    <row r="43" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ43" s="2"/>
+      <c r="BR43" s="2"/>
+      <c r="BS43" s="2"/>
+      <c r="BT43" s="2"/>
+      <c r="BU43" s="2"/>
+      <c r="BV43" s="2"/>
+      <c r="BW43" s="2"/>
+      <c r="BX43" s="2"/>
+      <c r="BY43" s="2"/>
+    </row>
+    <row r="44" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ44" s="2"/>
+      <c r="BR44" s="2"/>
+      <c r="BS44" s="2"/>
+      <c r="BT44" s="2"/>
+      <c r="BU44" s="2"/>
+      <c r="BV44" s="2"/>
+      <c r="BW44" s="2"/>
+      <c r="BX44" s="2"/>
+      <c r="BY44" s="2"/>
+    </row>
+    <row r="45" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ45" s="2"/>
+      <c r="BR45" s="2"/>
+      <c r="BS45" s="2"/>
+      <c r="BT45" s="2"/>
+      <c r="BU45" s="2"/>
+      <c r="BV45" s="2"/>
+      <c r="BW45" s="2"/>
+      <c r="BX45" s="2"/>
+      <c r="BY45" s="2"/>
+    </row>
+    <row r="46" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ46" s="2"/>
+      <c r="BR46" s="2"/>
+      <c r="BS46" s="2"/>
+      <c r="BT46" s="2"/>
+      <c r="BU46" s="2"/>
+      <c r="BV46" s="2"/>
+      <c r="BW46" s="2"/>
+      <c r="BX46" s="2"/>
+      <c r="BY46" s="2"/>
+    </row>
+    <row r="47" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ47" s="2"/>
+      <c r="BR47" s="2"/>
+      <c r="BS47" s="2"/>
+      <c r="BT47" s="2"/>
+      <c r="BU47" s="2"/>
+      <c r="BV47" s="2"/>
+      <c r="BW47" s="2"/>
+      <c r="BX47" s="2"/>
+      <c r="BY47" s="2"/>
+    </row>
+    <row r="48" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ48" s="2"/>
+      <c r="BR48" s="2"/>
+      <c r="BS48" s="2"/>
+      <c r="BT48" s="2"/>
+      <c r="BU48" s="2"/>
+      <c r="BV48" s="2"/>
+      <c r="BW48" s="2"/>
+      <c r="BX48" s="2"/>
+      <c r="BY48" s="2"/>
+    </row>
+    <row r="49" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ49" s="2"/>
+      <c r="BR49" s="2"/>
+      <c r="BS49" s="2"/>
+      <c r="BT49" s="2"/>
+      <c r="BU49" s="2"/>
+      <c r="BV49" s="2"/>
+      <c r="BW49" s="2"/>
+      <c r="BX49" s="2"/>
+      <c r="BY49" s="2"/>
+    </row>
+    <row r="50" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ50" s="2"/>
+      <c r="BR50" s="2"/>
+      <c r="BS50" s="2"/>
+      <c r="BT50" s="2"/>
+      <c r="BU50" s="2"/>
+      <c r="BV50" s="2"/>
+      <c r="BW50" s="2"/>
+      <c r="BX50" s="2"/>
+      <c r="BY50" s="2"/>
+    </row>
+    <row r="51" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ51" s="2"/>
+      <c r="BR51" s="2"/>
+      <c r="BS51" s="2"/>
+      <c r="BT51" s="2"/>
+      <c r="BU51" s="2"/>
+      <c r="BV51" s="2"/>
+      <c r="BW51" s="2"/>
+      <c r="BX51" s="2"/>
+      <c r="BY51" s="2"/>
+    </row>
+    <row r="52" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ52" s="2"/>
+      <c r="BR52" s="2"/>
+      <c r="BS52" s="2"/>
+      <c r="BT52" s="2"/>
+      <c r="BU52" s="2"/>
+      <c r="BV52" s="2"/>
+      <c r="BW52" s="2"/>
+      <c r="BX52" s="2"/>
+      <c r="BY52" s="2"/>
+    </row>
+    <row r="53" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ53" s="2"/>
+      <c r="BR53" s="2"/>
+      <c r="BS53" s="2"/>
+      <c r="BT53" s="2"/>
+      <c r="BU53" s="2"/>
+      <c r="BV53" s="2"/>
+      <c r="BW53" s="2"/>
+      <c r="BX53" s="2"/>
+      <c r="BY53" s="2"/>
+    </row>
+    <row r="54" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ54" s="2"/>
+      <c r="BR54" s="2"/>
+      <c r="BS54" s="2"/>
+      <c r="BT54" s="2"/>
+      <c r="BU54" s="2"/>
+      <c r="BV54" s="2"/>
+      <c r="BW54" s="2"/>
+      <c r="BX54" s="2"/>
+      <c r="BY54" s="2"/>
+    </row>
+    <row r="55" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ55" s="2"/>
+      <c r="BR55" s="2"/>
+      <c r="BS55" s="2"/>
+      <c r="BT55" s="2"/>
+      <c r="BU55" s="2"/>
+      <c r="BV55" s="2"/>
+      <c r="BW55" s="2"/>
+      <c r="BX55" s="2"/>
+      <c r="BY55" s="2"/>
+    </row>
+    <row r="56" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ56" s="2"/>
+      <c r="BR56" s="2"/>
+      <c r="BS56" s="2"/>
+      <c r="BT56" s="2"/>
+      <c r="BU56" s="2"/>
+      <c r="BV56" s="2"/>
+      <c r="BW56" s="2"/>
+      <c r="BX56" s="2"/>
+      <c r="BY56" s="2"/>
+    </row>
+    <row r="57" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ57" s="2"/>
+      <c r="BR57" s="2"/>
+      <c r="BS57" s="2"/>
+      <c r="BT57" s="2"/>
+      <c r="BU57" s="2"/>
+      <c r="BV57" s="2"/>
+      <c r="BW57" s="2"/>
+      <c r="BX57" s="2"/>
+      <c r="BY57" s="2"/>
+    </row>
+    <row r="58" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ58" s="2"/>
+      <c r="BR58" s="2"/>
+      <c r="BS58" s="2"/>
+      <c r="BT58" s="2"/>
+      <c r="BU58" s="2"/>
+      <c r="BV58" s="2"/>
+      <c r="BW58" s="2"/>
+      <c r="BX58" s="2"/>
+      <c r="BY58" s="2"/>
+    </row>
+    <row r="59" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ59" s="2"/>
+      <c r="BR59" s="2"/>
+      <c r="BS59" s="2"/>
+      <c r="BT59" s="2"/>
+      <c r="BU59" s="2"/>
+      <c r="BV59" s="2"/>
+      <c r="BW59" s="2"/>
+      <c r="BX59" s="2"/>
+      <c r="BY59" s="2"/>
+    </row>
+    <row r="60" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ60" s="2"/>
+      <c r="BR60" s="2"/>
+      <c r="BS60" s="2"/>
+      <c r="BT60" s="2"/>
+      <c r="BU60" s="2"/>
+      <c r="BV60" s="2"/>
+      <c r="BW60" s="2"/>
+      <c r="BX60" s="2"/>
+      <c r="BY60" s="2"/>
+    </row>
+    <row r="61" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ61" s="2"/>
+      <c r="BR61" s="2"/>
+      <c r="BS61" s="2"/>
+      <c r="BT61" s="2"/>
+      <c r="BU61" s="2"/>
+      <c r="BV61" s="2"/>
+      <c r="BW61" s="2"/>
+      <c r="BX61" s="2"/>
+      <c r="BY61" s="2"/>
+    </row>
+    <row r="62" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ62" s="2"/>
+      <c r="BR62" s="2"/>
+      <c r="BS62" s="2"/>
+      <c r="BT62" s="2"/>
+      <c r="BU62" s="2"/>
+      <c r="BV62" s="2"/>
+      <c r="BW62" s="2"/>
+      <c r="BX62" s="2"/>
+      <c r="BY62" s="2"/>
+    </row>
+    <row r="63" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ63" s="2"/>
+      <c r="BR63" s="2"/>
+      <c r="BS63" s="2"/>
+      <c r="BT63" s="2"/>
+      <c r="BU63" s="2"/>
+      <c r="BV63" s="2"/>
+      <c r="BW63" s="2"/>
+      <c r="BX63" s="2"/>
+      <c r="BY63" s="2"/>
+    </row>
+    <row r="64" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ64" s="2"/>
+      <c r="BR64" s="2"/>
+      <c r="BS64" s="2"/>
+      <c r="BT64" s="2"/>
+      <c r="BU64" s="2"/>
+      <c r="BV64" s="2"/>
+      <c r="BW64" s="2"/>
+      <c r="BX64" s="2"/>
+      <c r="BY64" s="2"/>
+    </row>
+    <row r="65" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ65" s="2"/>
+      <c r="BR65" s="2"/>
+      <c r="BS65" s="2"/>
+      <c r="BT65" s="2"/>
+      <c r="BU65" s="2"/>
+      <c r="BV65" s="2"/>
+      <c r="BW65" s="2"/>
+      <c r="BX65" s="2"/>
+      <c r="BY65" s="2"/>
+    </row>
+    <row r="66" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ66" s="2"/>
+      <c r="BR66" s="2"/>
+      <c r="BS66" s="2"/>
+      <c r="BT66" s="2"/>
+      <c r="BU66" s="2"/>
+      <c r="BV66" s="2"/>
+      <c r="BW66" s="2"/>
+      <c r="BX66" s="2"/>
+      <c r="BY66" s="2"/>
+    </row>
+    <row r="67" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ67" s="2"/>
+      <c r="BR67" s="2"/>
+      <c r="BS67" s="2"/>
+      <c r="BT67" s="2"/>
+      <c r="BU67" s="2"/>
+      <c r="BV67" s="2"/>
+      <c r="BW67" s="2"/>
+      <c r="BX67" s="2"/>
+      <c r="BY67" s="2"/>
+    </row>
+    <row r="68" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ68" s="2"/>
+      <c r="BR68" s="2"/>
+      <c r="BS68" s="2"/>
+      <c r="BT68" s="2"/>
+      <c r="BU68" s="2"/>
+      <c r="BV68" s="2"/>
+      <c r="BW68" s="2"/>
+      <c r="BX68" s="2"/>
+      <c r="BY68" s="2"/>
+    </row>
+    <row r="69" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ69" s="2"/>
+      <c r="BR69" s="2"/>
+      <c r="BS69" s="2"/>
+      <c r="BT69" s="2"/>
+      <c r="BU69" s="2"/>
+      <c r="BV69" s="2"/>
+      <c r="BW69" s="2"/>
+      <c r="BX69" s="2"/>
+      <c r="BY69" s="2"/>
+    </row>
+    <row r="70" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ70" s="2"/>
+      <c r="BR70" s="2"/>
+      <c r="BS70" s="2"/>
+      <c r="BT70" s="2"/>
+      <c r="BU70" s="2"/>
+      <c r="BV70" s="2"/>
+      <c r="BW70" s="2"/>
+      <c r="BX70" s="2"/>
+      <c r="BY70" s="2"/>
+    </row>
+    <row r="71" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ71" s="2"/>
+      <c r="BR71" s="2"/>
+      <c r="BS71" s="2"/>
+      <c r="BT71" s="2"/>
+      <c r="BU71" s="2"/>
+      <c r="BV71" s="2"/>
+      <c r="BW71" s="2"/>
+      <c r="BX71" s="2"/>
+      <c r="BY71" s="2"/>
+    </row>
+    <row r="72" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ72" s="2"/>
+      <c r="BR72" s="2"/>
+      <c r="BS72" s="2"/>
+      <c r="BT72" s="2"/>
+      <c r="BU72" s="2"/>
+      <c r="BV72" s="2"/>
+      <c r="BW72" s="2"/>
+      <c r="BX72" s="2"/>
+      <c r="BY72" s="2"/>
+    </row>
+    <row r="73" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ73" s="2"/>
+      <c r="BR73" s="2"/>
+      <c r="BS73" s="2"/>
+      <c r="BT73" s="2"/>
+      <c r="BU73" s="2"/>
+      <c r="BV73" s="2"/>
+      <c r="BW73" s="2"/>
+      <c r="BX73" s="2"/>
+      <c r="BY73" s="2"/>
+    </row>
+    <row r="74" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ74" s="2"/>
+      <c r="BR74" s="2"/>
+      <c r="BS74" s="2"/>
+      <c r="BT74" s="2"/>
+      <c r="BU74" s="2"/>
+      <c r="BV74" s="2"/>
+      <c r="BW74" s="2"/>
+      <c r="BX74" s="2"/>
+      <c r="BY74" s="2"/>
+    </row>
+    <row r="75" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ75" s="2"/>
+      <c r="BR75" s="2"/>
+      <c r="BS75" s="2"/>
+      <c r="BT75" s="2"/>
+      <c r="BU75" s="2"/>
+      <c r="BV75" s="2"/>
+      <c r="BW75" s="2"/>
+      <c r="BX75" s="2"/>
+      <c r="BY75" s="2"/>
+    </row>
+    <row r="76" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ76" s="2"/>
+      <c r="BR76" s="2"/>
+      <c r="BS76" s="2"/>
+      <c r="BT76" s="2"/>
+      <c r="BU76" s="2"/>
+      <c r="BV76" s="2"/>
+      <c r="BW76" s="2"/>
+      <c r="BX76" s="2"/>
+      <c r="BY76" s="2"/>
+    </row>
+    <row r="77" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ77" s="2"/>
+      <c r="BR77" s="2"/>
+      <c r="BS77" s="2"/>
+      <c r="BT77" s="2"/>
+      <c r="BU77" s="2"/>
+      <c r="BV77" s="2"/>
+      <c r="BW77" s="2"/>
+      <c r="BX77" s="2"/>
+      <c r="BY77" s="2"/>
+    </row>
+    <row r="78" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ78" s="2"/>
+      <c r="BR78" s="2"/>
+      <c r="BS78" s="2"/>
+      <c r="BT78" s="2"/>
+      <c r="BU78" s="2"/>
+      <c r="BV78" s="2"/>
+      <c r="BW78" s="2"/>
+      <c r="BX78" s="2"/>
+      <c r="BY78" s="2"/>
+    </row>
+    <row r="79" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ79" s="2"/>
+      <c r="BR79" s="2"/>
+      <c r="BS79" s="2"/>
+      <c r="BT79" s="2"/>
+      <c r="BU79" s="2"/>
+      <c r="BV79" s="2"/>
+      <c r="BW79" s="2"/>
+      <c r="BX79" s="2"/>
+      <c r="BY79" s="2"/>
+    </row>
+    <row r="80" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ80" s="2"/>
+      <c r="BR80" s="2"/>
+      <c r="BS80" s="2"/>
+      <c r="BT80" s="2"/>
+      <c r="BU80" s="2"/>
+      <c r="BV80" s="2"/>
+      <c r="BW80" s="2"/>
+      <c r="BX80" s="2"/>
+      <c r="BY80" s="2"/>
+    </row>
+    <row r="81" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ81" s="2"/>
+      <c r="BR81" s="2"/>
+      <c r="BS81" s="2"/>
+      <c r="BT81" s="2"/>
+      <c r="BU81" s="2"/>
+      <c r="BV81" s="2"/>
+      <c r="BW81" s="2"/>
+      <c r="BX81" s="2"/>
+      <c r="BY81" s="2"/>
+    </row>
+    <row r="82" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ82" s="2"/>
+      <c r="BR82" s="2"/>
+      <c r="BS82" s="2"/>
+      <c r="BT82" s="2"/>
+      <c r="BU82" s="2"/>
+      <c r="BV82" s="2"/>
+      <c r="BW82" s="2"/>
+      <c r="BX82" s="2"/>
+      <c r="BY82" s="2"/>
+    </row>
+    <row r="83" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ83" s="2"/>
+      <c r="BR83" s="2"/>
+      <c r="BS83" s="2"/>
+      <c r="BT83" s="2"/>
+      <c r="BU83" s="2"/>
+      <c r="BV83" s="2"/>
+      <c r="BW83" s="2"/>
+      <c r="BX83" s="2"/>
+      <c r="BY83" s="2"/>
+    </row>
+    <row r="84" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ84" s="2"/>
+      <c r="BR84" s="2"/>
+      <c r="BS84" s="2"/>
+      <c r="BT84" s="2"/>
+      <c r="BU84" s="2"/>
+      <c r="BV84" s="2"/>
+      <c r="BW84" s="2"/>
+      <c r="BX84" s="2"/>
+      <c r="BY84" s="2"/>
+    </row>
+    <row r="85" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ85" s="2"/>
+      <c r="BR85" s="2"/>
+      <c r="BS85" s="2"/>
+      <c r="BT85" s="2"/>
+      <c r="BU85" s="2"/>
+      <c r="BV85" s="2"/>
+      <c r="BW85" s="2"/>
+      <c r="BX85" s="2"/>
+      <c r="BY85" s="2"/>
+    </row>
+    <row r="86" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ86" s="2"/>
+      <c r="BR86" s="2"/>
+      <c r="BS86" s="2"/>
+      <c r="BT86" s="2"/>
+      <c r="BU86" s="2"/>
+      <c r="BV86" s="2"/>
+      <c r="BW86" s="2"/>
+      <c r="BX86" s="2"/>
+      <c r="BY86" s="2"/>
+    </row>
+    <row r="87" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ87" s="2"/>
+      <c r="BR87" s="2"/>
+      <c r="BS87" s="2"/>
+      <c r="BT87" s="2"/>
+      <c r="BU87" s="2"/>
+      <c r="BV87" s="2"/>
+      <c r="BW87" s="2"/>
+      <c r="BX87" s="2"/>
+      <c r="BY87" s="2"/>
+    </row>
+    <row r="88" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ88" s="2"/>
+      <c r="BR88" s="2"/>
+      <c r="BS88" s="2"/>
+      <c r="BT88" s="2"/>
+      <c r="BU88" s="2"/>
+      <c r="BV88" s="2"/>
+      <c r="BW88" s="2"/>
+      <c r="BX88" s="2"/>
+      <c r="BY88" s="2"/>
+    </row>
+    <row r="89" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ89" s="2"/>
+      <c r="BR89" s="2"/>
+      <c r="BS89" s="2"/>
+      <c r="BT89" s="2"/>
+      <c r="BU89" s="2"/>
+      <c r="BV89" s="2"/>
+      <c r="BW89" s="2"/>
+      <c r="BX89" s="2"/>
+      <c r="BY89" s="2"/>
+    </row>
+    <row r="90" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ90" s="2"/>
+      <c r="BR90" s="2"/>
+      <c r="BS90" s="2"/>
+      <c r="BT90" s="2"/>
+      <c r="BU90" s="2"/>
+      <c r="BV90" s="2"/>
+      <c r="BW90" s="2"/>
+      <c r="BX90" s="2"/>
+      <c r="BY90" s="2"/>
+    </row>
+    <row r="91" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ91" s="2"/>
+      <c r="BR91" s="2"/>
+      <c r="BS91" s="2"/>
+      <c r="BT91" s="2"/>
+      <c r="BU91" s="2"/>
+      <c r="BV91" s="2"/>
+      <c r="BW91" s="2"/>
+      <c r="BX91" s="2"/>
+      <c r="BY91" s="2"/>
+    </row>
+    <row r="92" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ92" s="2"/>
+      <c r="BR92" s="2"/>
+      <c r="BS92" s="2"/>
+      <c r="BT92" s="2"/>
+      <c r="BU92" s="2"/>
+      <c r="BV92" s="2"/>
+      <c r="BW92" s="2"/>
+      <c r="BX92" s="2"/>
+      <c r="BY92" s="2"/>
+    </row>
+    <row r="93" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ93" s="2"/>
+      <c r="BR93" s="2"/>
+      <c r="BS93" s="2"/>
+      <c r="BT93" s="2"/>
+      <c r="BU93" s="2"/>
+      <c r="BV93" s="2"/>
+      <c r="BW93" s="2"/>
+      <c r="BX93" s="2"/>
+      <c r="BY93" s="2"/>
+    </row>
+    <row r="94" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ94" s="2"/>
+      <c r="BR94" s="2"/>
+      <c r="BS94" s="2"/>
+      <c r="BT94" s="2"/>
+      <c r="BU94" s="2"/>
+      <c r="BV94" s="2"/>
+      <c r="BW94" s="2"/>
+      <c r="BX94" s="2"/>
+      <c r="BY94" s="2"/>
+    </row>
+    <row r="95" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ95" s="2"/>
+      <c r="BR95" s="2"/>
+      <c r="BS95" s="2"/>
+      <c r="BT95" s="2"/>
+      <c r="BU95" s="2"/>
+      <c r="BV95" s="2"/>
+      <c r="BW95" s="2"/>
+      <c r="BX95" s="2"/>
+      <c r="BY95" s="2"/>
+    </row>
+    <row r="96" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ96" s="2"/>
+      <c r="BR96" s="2"/>
+      <c r="BS96" s="2"/>
+      <c r="BT96" s="2"/>
+      <c r="BU96" s="2"/>
+      <c r="BV96" s="2"/>
+      <c r="BW96" s="2"/>
+      <c r="BX96" s="2"/>
+      <c r="BY96" s="2"/>
+    </row>
+    <row r="97" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ97" s="2"/>
+      <c r="BR97" s="2"/>
+      <c r="BS97" s="2"/>
+      <c r="BT97" s="2"/>
+      <c r="BU97" s="2"/>
+      <c r="BV97" s="2"/>
+      <c r="BW97" s="2"/>
+      <c r="BX97" s="2"/>
+      <c r="BY97" s="2"/>
+    </row>
+    <row r="98" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ98" s="2"/>
+      <c r="BR98" s="2"/>
+      <c r="BS98" s="2"/>
+      <c r="BT98" s="2"/>
+      <c r="BU98" s="2"/>
+      <c r="BV98" s="2"/>
+      <c r="BW98" s="2"/>
+      <c r="BX98" s="2"/>
+      <c r="BY98" s="2"/>
+    </row>
+    <row r="99" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ99" s="2"/>
+      <c r="BR99" s="2"/>
+      <c r="BS99" s="2"/>
+      <c r="BT99" s="2"/>
+      <c r="BU99" s="2"/>
+      <c r="BV99" s="2"/>
+      <c r="BW99" s="2"/>
+      <c r="BX99" s="2"/>
+      <c r="BY99" s="2"/>
+    </row>
+    <row r="100" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ100" s="2"/>
+      <c r="BR100" s="2"/>
+      <c r="BS100" s="2"/>
+      <c r="BT100" s="2"/>
+      <c r="BU100" s="2"/>
+      <c r="BV100" s="2"/>
+      <c r="BW100" s="2"/>
+      <c r="BX100" s="2"/>
+      <c r="BY100" s="2"/>
+    </row>
+    <row r="101" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ101" s="2"/>
+      <c r="BR101" s="2"/>
+      <c r="BS101" s="2"/>
+      <c r="BT101" s="2"/>
+      <c r="BU101" s="2"/>
+      <c r="BV101" s="2"/>
+      <c r="BW101" s="2"/>
+      <c r="BX101" s="2"/>
+      <c r="BY101" s="2"/>
+    </row>
+    <row r="102" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ102" s="2"/>
+      <c r="BR102" s="2"/>
+      <c r="BS102" s="2"/>
+      <c r="BT102" s="2"/>
+      <c r="BU102" s="2"/>
+      <c r="BV102" s="2"/>
+      <c r="BW102" s="2"/>
+      <c r="BX102" s="2"/>
+      <c r="BY102" s="2"/>
+    </row>
+    <row r="103" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ103" s="2"/>
+      <c r="BR103" s="2"/>
+      <c r="BS103" s="2"/>
+      <c r="BT103" s="2"/>
+      <c r="BU103" s="2"/>
+      <c r="BV103" s="2"/>
+      <c r="BW103" s="2"/>
+      <c r="BX103" s="2"/>
+      <c r="BY103" s="2"/>
+    </row>
+    <row r="104" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ104" s="2"/>
+      <c r="BR104" s="2"/>
+      <c r="BS104" s="2"/>
+      <c r="BT104" s="2"/>
+      <c r="BU104" s="2"/>
+      <c r="BV104" s="2"/>
+      <c r="BW104" s="2"/>
+      <c r="BX104" s="2"/>
+      <c r="BY104" s="2"/>
+    </row>
+    <row r="105" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ105" s="2"/>
+      <c r="BR105" s="2"/>
+      <c r="BS105" s="2"/>
+      <c r="BT105" s="2"/>
+      <c r="BU105" s="2"/>
+      <c r="BV105" s="2"/>
+      <c r="BW105" s="2"/>
+      <c r="BX105" s="2"/>
+      <c r="BY105" s="2"/>
+    </row>
+    <row r="106" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ106" s="2"/>
+      <c r="BR106" s="2"/>
+      <c r="BS106" s="2"/>
+      <c r="BT106" s="2"/>
+      <c r="BU106" s="2"/>
+      <c r="BV106" s="2"/>
+      <c r="BW106" s="2"/>
+      <c r="BX106" s="2"/>
+      <c r="BY106" s="2"/>
+    </row>
+    <row r="107" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ107" s="2"/>
+      <c r="BR107" s="2"/>
+      <c r="BS107" s="2"/>
+      <c r="BT107" s="2"/>
+      <c r="BU107" s="2"/>
+      <c r="BV107" s="2"/>
+      <c r="BW107" s="2"/>
+      <c r="BX107" s="2"/>
+      <c r="BY107" s="2"/>
+    </row>
+    <row r="108" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ108" s="2"/>
+      <c r="BR108" s="2"/>
+      <c r="BS108" s="2"/>
+      <c r="BT108" s="2"/>
+      <c r="BU108" s="2"/>
+      <c r="BV108" s="2"/>
+      <c r="BW108" s="2"/>
+      <c r="BX108" s="2"/>
+      <c r="BY108" s="2"/>
+    </row>
+    <row r="109" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ109" s="2"/>
+      <c r="BR109" s="2"/>
+      <c r="BS109" s="2"/>
+      <c r="BT109" s="2"/>
+      <c r="BU109" s="2"/>
+      <c r="BV109" s="2"/>
+      <c r="BW109" s="2"/>
+      <c r="BX109" s="2"/>
+      <c r="BY109" s="2"/>
+    </row>
+    <row r="110" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ110" s="2"/>
+      <c r="BR110" s="2"/>
+      <c r="BS110" s="2"/>
+      <c r="BT110" s="2"/>
+      <c r="BU110" s="2"/>
+      <c r="BV110" s="2"/>
+      <c r="BW110" s="2"/>
+      <c r="BX110" s="2"/>
+      <c r="BY110" s="2"/>
+    </row>
+    <row r="111" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ111" s="2"/>
+      <c r="BR111" s="2"/>
+      <c r="BS111" s="2"/>
+      <c r="BT111" s="2"/>
+      <c r="BU111" s="2"/>
+      <c r="BV111" s="2"/>
+      <c r="BW111" s="2"/>
+      <c r="BX111" s="2"/>
+      <c r="BY111" s="2"/>
+    </row>
+    <row r="112" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ112" s="2"/>
+      <c r="BR112" s="2"/>
+      <c r="BS112" s="2"/>
+      <c r="BT112" s="2"/>
+      <c r="BU112" s="2"/>
+      <c r="BV112" s="2"/>
+      <c r="BW112" s="2"/>
+      <c r="BX112" s="2"/>
+      <c r="BY112" s="2"/>
+    </row>
+    <row r="113" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ113" s="2"/>
+      <c r="BR113" s="2"/>
+      <c r="BS113" s="2"/>
+      <c r="BT113" s="2"/>
+      <c r="BU113" s="2"/>
+      <c r="BV113" s="2"/>
+      <c r="BW113" s="2"/>
+      <c r="BX113" s="2"/>
+      <c r="BY113" s="2"/>
+    </row>
+    <row r="114" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ114" s="2"/>
+      <c r="BR114" s="2"/>
+      <c r="BS114" s="2"/>
+      <c r="BT114" s="2"/>
+      <c r="BU114" s="2"/>
+      <c r="BV114" s="2"/>
+      <c r="BW114" s="2"/>
+      <c r="BX114" s="2"/>
+      <c r="BY114" s="2"/>
+    </row>
+    <row r="115" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ115" s="2"/>
+      <c r="BR115" s="2"/>
+      <c r="BS115" s="2"/>
+      <c r="BT115" s="2"/>
+      <c r="BU115" s="2"/>
+      <c r="BV115" s="2"/>
+      <c r="BW115" s="2"/>
+      <c r="BX115" s="2"/>
+      <c r="BY115" s="2"/>
+    </row>
+    <row r="116" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ116" s="2"/>
+      <c r="BR116" s="2"/>
+      <c r="BS116" s="2"/>
+      <c r="BT116" s="2"/>
+      <c r="BU116" s="2"/>
+      <c r="BV116" s="2"/>
+      <c r="BW116" s="2"/>
+      <c r="BX116" s="2"/>
+      <c r="BY116" s="2"/>
+    </row>
+    <row r="117" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ117" s="2"/>
+      <c r="BR117" s="2"/>
+      <c r="BS117" s="2"/>
+      <c r="BT117" s="2"/>
+      <c r="BU117" s="2"/>
+      <c r="BV117" s="2"/>
+      <c r="BW117" s="2"/>
+      <c r="BX117" s="2"/>
+      <c r="BY117" s="2"/>
+    </row>
+    <row r="118" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ118" s="2"/>
+      <c r="BR118" s="2"/>
+      <c r="BS118" s="2"/>
+      <c r="BT118" s="2"/>
+      <c r="BU118" s="2"/>
+      <c r="BV118" s="2"/>
+      <c r="BW118" s="2"/>
+      <c r="BX118" s="2"/>
+      <c r="BY118" s="2"/>
+    </row>
+    <row r="119" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ119" s="2"/>
+      <c r="BR119" s="2"/>
+      <c r="BS119" s="2"/>
+      <c r="BT119" s="2"/>
+      <c r="BU119" s="2"/>
+      <c r="BV119" s="2"/>
+      <c r="BW119" s="2"/>
+      <c r="BX119" s="2"/>
+      <c r="BY119" s="2"/>
+    </row>
+    <row r="120" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ120" s="2"/>
+      <c r="BR120" s="2"/>
+      <c r="BS120" s="2"/>
+      <c r="BT120" s="2"/>
+      <c r="BU120" s="2"/>
+      <c r="BV120" s="2"/>
+      <c r="BW120" s="2"/>
+      <c r="BX120" s="2"/>
+      <c r="BY120" s="2"/>
+    </row>
+    <row r="121" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ121" s="2"/>
+      <c r="BR121" s="2"/>
+      <c r="BS121" s="2"/>
+      <c r="BT121" s="2"/>
+      <c r="BU121" s="2"/>
+      <c r="BV121" s="2"/>
+      <c r="BW121" s="2"/>
+      <c r="BX121" s="2"/>
+      <c r="BY121" s="2"/>
+    </row>
+    <row r="122" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ122" s="2"/>
+      <c r="BR122" s="2"/>
+      <c r="BS122" s="2"/>
+      <c r="BT122" s="2"/>
+      <c r="BU122" s="2"/>
+      <c r="BV122" s="2"/>
+      <c r="BW122" s="2"/>
+      <c r="BX122" s="2"/>
+      <c r="BY122" s="2"/>
+    </row>
+    <row r="123" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ123" s="2"/>
+      <c r="BR123" s="2"/>
+      <c r="BS123" s="2"/>
+      <c r="BT123" s="2"/>
+      <c r="BU123" s="2"/>
+      <c r="BV123" s="2"/>
+      <c r="BW123" s="2"/>
+      <c r="BX123" s="2"/>
+      <c r="BY123" s="2"/>
+    </row>
+    <row r="124" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ124" s="2"/>
+      <c r="BR124" s="2"/>
+      <c r="BS124" s="2"/>
+      <c r="BT124" s="2"/>
+      <c r="BU124" s="2"/>
+      <c r="BV124" s="2"/>
+      <c r="BW124" s="2"/>
+      <c r="BX124" s="2"/>
+      <c r="BY124" s="2"/>
+    </row>
+    <row r="125" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ125" s="2"/>
+      <c r="BR125" s="2"/>
+      <c r="BS125" s="2"/>
+      <c r="BT125" s="2"/>
+      <c r="BU125" s="2"/>
+      <c r="BV125" s="2"/>
+      <c r="BW125" s="2"/>
+      <c r="BX125" s="2"/>
+      <c r="BY125" s="2"/>
+    </row>
+    <row r="126" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ126" s="2"/>
+      <c r="BR126" s="2"/>
+      <c r="BS126" s="2"/>
+      <c r="BT126" s="2"/>
+      <c r="BU126" s="2"/>
+      <c r="BV126" s="2"/>
+      <c r="BW126" s="2"/>
+      <c r="BX126" s="2"/>
+      <c r="BY126" s="2"/>
+    </row>
+    <row r="127" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ127" s="2"/>
+      <c r="BR127" s="2"/>
+      <c r="BS127" s="2"/>
+      <c r="BT127" s="2"/>
+      <c r="BU127" s="2"/>
+      <c r="BV127" s="2"/>
+      <c r="BW127" s="2"/>
+      <c r="BX127" s="2"/>
+      <c r="BY127" s="2"/>
+    </row>
+    <row r="128" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ128" s="2"/>
+      <c r="BR128" s="2"/>
+      <c r="BS128" s="2"/>
+      <c r="BT128" s="2"/>
+      <c r="BU128" s="2"/>
+      <c r="BV128" s="2"/>
+      <c r="BW128" s="2"/>
+      <c r="BX128" s="2"/>
+      <c r="BY128" s="2"/>
+    </row>
+    <row r="129" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ129" s="2"/>
+      <c r="BR129" s="2"/>
+      <c r="BS129" s="2"/>
+      <c r="BT129" s="2"/>
+      <c r="BU129" s="2"/>
+      <c r="BV129" s="2"/>
+      <c r="BW129" s="2"/>
+      <c r="BX129" s="2"/>
+      <c r="BY129" s="2"/>
+    </row>
+    <row r="130" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ130" s="2"/>
+      <c r="BR130" s="2"/>
+      <c r="BS130" s="2"/>
+      <c r="BT130" s="2"/>
+      <c r="BU130" s="2"/>
+      <c r="BV130" s="2"/>
+      <c r="BW130" s="2"/>
+      <c r="BX130" s="2"/>
+      <c r="BY130" s="2"/>
+    </row>
+    <row r="131" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ131" s="2"/>
+      <c r="BR131" s="2"/>
+      <c r="BS131" s="2"/>
+      <c r="BT131" s="2"/>
+      <c r="BU131" s="2"/>
+      <c r="BV131" s="2"/>
+      <c r="BW131" s="2"/>
+      <c r="BX131" s="2"/>
+      <c r="BY131" s="2"/>
+    </row>
+    <row r="132" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ132" s="2"/>
+      <c r="BR132" s="2"/>
+      <c r="BS132" s="2"/>
+      <c r="BT132" s="2"/>
+      <c r="BU132" s="2"/>
+      <c r="BV132" s="2"/>
+      <c r="BW132" s="2"/>
+      <c r="BX132" s="2"/>
+      <c r="BY132" s="2"/>
+    </row>
+    <row r="133" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ133" s="2"/>
+      <c r="BR133" s="2"/>
+      <c r="BS133" s="2"/>
+      <c r="BT133" s="2"/>
+      <c r="BU133" s="2"/>
+      <c r="BV133" s="2"/>
+      <c r="BW133" s="2"/>
+      <c r="BX133" s="2"/>
+      <c r="BY133" s="2"/>
+    </row>
+    <row r="134" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ134" s="2"/>
+      <c r="BR134" s="2"/>
+      <c r="BS134" s="2"/>
+      <c r="BT134" s="2"/>
+      <c r="BU134" s="2"/>
+      <c r="BV134" s="2"/>
+      <c r="BW134" s="2"/>
+      <c r="BX134" s="2"/>
+      <c r="BY134" s="2"/>
+    </row>
+    <row r="135" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ135" s="2"/>
+      <c r="BR135" s="2"/>
+      <c r="BS135" s="2"/>
+      <c r="BT135" s="2"/>
+      <c r="BU135" s="2"/>
+      <c r="BV135" s="2"/>
+      <c r="BW135" s="2"/>
+      <c r="BX135" s="2"/>
+      <c r="BY135" s="2"/>
+    </row>
+    <row r="136" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ136" s="2"/>
+      <c r="BR136" s="2"/>
+      <c r="BS136" s="2"/>
+      <c r="BT136" s="2"/>
+      <c r="BU136" s="2"/>
+      <c r="BV136" s="2"/>
+      <c r="BW136" s="2"/>
+      <c r="BX136" s="2"/>
+      <c r="BY136" s="2"/>
+    </row>
+    <row r="137" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ137" s="2"/>
+      <c r="BR137" s="2"/>
+      <c r="BS137" s="2"/>
+      <c r="BT137" s="2"/>
+      <c r="BU137" s="2"/>
+      <c r="BV137" s="2"/>
+      <c r="BW137" s="2"/>
+      <c r="BX137" s="2"/>
+      <c r="BY137" s="2"/>
+    </row>
+    <row r="138" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ138" s="2"/>
+      <c r="BR138" s="2"/>
+      <c r="BS138" s="2"/>
+      <c r="BT138" s="2"/>
+      <c r="BU138" s="2"/>
+      <c r="BV138" s="2"/>
+      <c r="BW138" s="2"/>
+      <c r="BX138" s="2"/>
+      <c r="BY138" s="2"/>
+    </row>
+    <row r="139" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ139" s="2"/>
+      <c r="BR139" s="2"/>
+      <c r="BS139" s="2"/>
+      <c r="BT139" s="2"/>
+      <c r="BU139" s="2"/>
+      <c r="BV139" s="2"/>
+      <c r="BW139" s="2"/>
+      <c r="BX139" s="2"/>
+      <c r="BY139" s="2"/>
+    </row>
+    <row r="140" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ140" s="2"/>
+      <c r="BR140" s="2"/>
+      <c r="BS140" s="2"/>
+      <c r="BT140" s="2"/>
+      <c r="BU140" s="2"/>
+      <c r="BV140" s="2"/>
+      <c r="BW140" s="2"/>
+      <c r="BX140" s="2"/>
+      <c r="BY140" s="2"/>
+    </row>
+    <row r="141" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ141" s="2"/>
+      <c r="BR141" s="2"/>
+      <c r="BS141" s="2"/>
+      <c r="BT141" s="2"/>
+      <c r="BU141" s="2"/>
+      <c r="BV141" s="2"/>
+      <c r="BW141" s="2"/>
+      <c r="BX141" s="2"/>
+      <c r="BY141" s="2"/>
+    </row>
+    <row r="142" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ142" s="2"/>
+      <c r="BR142" s="2"/>
+      <c r="BS142" s="2"/>
+      <c r="BT142" s="2"/>
+      <c r="BU142" s="2"/>
+      <c r="BV142" s="2"/>
+      <c r="BW142" s="2"/>
+      <c r="BX142" s="2"/>
+      <c r="BY142" s="2"/>
+    </row>
+    <row r="143" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ143" s="2"/>
+      <c r="BR143" s="2"/>
+      <c r="BS143" s="2"/>
+      <c r="BT143" s="2"/>
+      <c r="BU143" s="2"/>
+      <c r="BV143" s="2"/>
+      <c r="BW143" s="2"/>
+      <c r="BX143" s="2"/>
+      <c r="BY143" s="2"/>
+    </row>
+    <row r="144" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ144" s="2"/>
+      <c r="BR144" s="2"/>
+      <c r="BS144" s="2"/>
+      <c r="BT144" s="2"/>
+      <c r="BU144" s="2"/>
+      <c r="BV144" s="2"/>
+      <c r="BW144" s="2"/>
+      <c r="BX144" s="2"/>
+      <c r="BY144" s="2"/>
+    </row>
+    <row r="145" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ145" s="2"/>
+      <c r="BR145" s="2"/>
+      <c r="BS145" s="2"/>
+      <c r="BT145" s="2"/>
+      <c r="BU145" s="2"/>
+      <c r="BV145" s="2"/>
+      <c r="BW145" s="2"/>
+      <c r="BX145" s="2"/>
+      <c r="BY145" s="2"/>
+    </row>
+    <row r="146" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ146" s="2"/>
+      <c r="BR146" s="2"/>
+      <c r="BS146" s="2"/>
+      <c r="BT146" s="2"/>
+      <c r="BU146" s="2"/>
+      <c r="BV146" s="2"/>
+      <c r="BW146" s="2"/>
+      <c r="BX146" s="2"/>
+      <c r="BY146" s="2"/>
+    </row>
+    <row r="147" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ147" s="2"/>
+      <c r="BR147" s="2"/>
+      <c r="BS147" s="2"/>
+      <c r="BT147" s="2"/>
+      <c r="BU147" s="2"/>
+      <c r="BV147" s="2"/>
+      <c r="BW147" s="2"/>
+      <c r="BX147" s="2"/>
+      <c r="BY147" s="2"/>
+    </row>
+    <row r="148" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ148" s="2"/>
+      <c r="BR148" s="2"/>
+      <c r="BS148" s="2"/>
+      <c r="BT148" s="2"/>
+      <c r="BU148" s="2"/>
+      <c r="BV148" s="2"/>
+      <c r="BW148" s="2"/>
+      <c r="BX148" s="2"/>
+      <c r="BY148" s="2"/>
+    </row>
+    <row r="149" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ149" s="2"/>
+      <c r="BR149" s="2"/>
+      <c r="BS149" s="2"/>
+      <c r="BT149" s="2"/>
+      <c r="BU149" s="2"/>
+      <c r="BV149" s="2"/>
+      <c r="BW149" s="2"/>
+      <c r="BX149" s="2"/>
+      <c r="BY149" s="2"/>
+    </row>
+    <row r="150" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ150" s="2"/>
+      <c r="BR150" s="2"/>
+      <c r="BS150" s="2"/>
+      <c r="BT150" s="2"/>
+      <c r="BU150" s="2"/>
+      <c r="BV150" s="2"/>
+      <c r="BW150" s="2"/>
+      <c r="BX150" s="2"/>
+      <c r="BY150" s="2"/>
+    </row>
+    <row r="151" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ151" s="2"/>
+      <c r="BR151" s="2"/>
+      <c r="BS151" s="2"/>
+      <c r="BT151" s="2"/>
+      <c r="BU151" s="2"/>
+      <c r="BV151" s="2"/>
+      <c r="BW151" s="2"/>
+      <c r="BX151" s="2"/>
+      <c r="BY151" s="2"/>
+    </row>
+    <row r="152" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ152" s="2"/>
+      <c r="BR152" s="2"/>
+      <c r="BS152" s="2"/>
+      <c r="BT152" s="2"/>
+      <c r="BU152" s="2"/>
+      <c r="BV152" s="2"/>
+      <c r="BW152" s="2"/>
+      <c r="BX152" s="2"/>
+      <c r="BY152" s="2"/>
+    </row>
+    <row r="153" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ153" s="2"/>
+      <c r="BR153" s="2"/>
+      <c r="BS153" s="2"/>
+      <c r="BT153" s="2"/>
+      <c r="BU153" s="2"/>
+      <c r="BV153" s="2"/>
+      <c r="BW153" s="2"/>
+      <c r="BX153" s="2"/>
+      <c r="BY153" s="2"/>
+    </row>
+    <row r="154" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ154" s="2"/>
+      <c r="BR154" s="2"/>
+      <c r="BS154" s="2"/>
+      <c r="BT154" s="2"/>
+      <c r="BU154" s="2"/>
+      <c r="BV154" s="2"/>
+      <c r="BW154" s="2"/>
+      <c r="BX154" s="2"/>
+      <c r="BY154" s="2"/>
+    </row>
+    <row r="155" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ155" s="2"/>
+      <c r="BR155" s="2"/>
+      <c r="BS155" s="2"/>
+      <c r="BT155" s="2"/>
+      <c r="BU155" s="2"/>
+      <c r="BV155" s="2"/>
+      <c r="BW155" s="2"/>
+      <c r="BX155" s="2"/>
+      <c r="BY155" s="2"/>
+    </row>
+    <row r="156" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ156" s="2"/>
+      <c r="BR156" s="2"/>
+      <c r="BS156" s="2"/>
+      <c r="BT156" s="2"/>
+      <c r="BU156" s="2"/>
+      <c r="BV156" s="2"/>
+      <c r="BW156" s="2"/>
+      <c r="BX156" s="2"/>
+      <c r="BY156" s="2"/>
+    </row>
+    <row r="157" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ157" s="2"/>
+      <c r="BR157" s="2"/>
+      <c r="BS157" s="2"/>
+      <c r="BT157" s="2"/>
+      <c r="BU157" s="2"/>
+      <c r="BV157" s="2"/>
+      <c r="BW157" s="2"/>
+      <c r="BX157" s="2"/>
+      <c r="BY157" s="2"/>
+    </row>
+    <row r="158" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ158" s="2"/>
+      <c r="BR158" s="2"/>
+      <c r="BS158" s="2"/>
+      <c r="BT158" s="2"/>
+      <c r="BU158" s="2"/>
+      <c r="BV158" s="2"/>
+      <c r="BW158" s="2"/>
+      <c r="BX158" s="2"/>
+      <c r="BY158" s="2"/>
+    </row>
+    <row r="159" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ159" s="2"/>
+      <c r="BR159" s="2"/>
+      <c r="BS159" s="2"/>
+      <c r="BT159" s="2"/>
+      <c r="BU159" s="2"/>
+      <c r="BV159" s="2"/>
+      <c r="BW159" s="2"/>
+      <c r="BX159" s="2"/>
+      <c r="BY159" s="2"/>
+    </row>
+    <row r="160" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ160" s="2"/>
+      <c r="BR160" s="2"/>
+      <c r="BS160" s="2"/>
+      <c r="BT160" s="2"/>
+      <c r="BU160" s="2"/>
+      <c r="BV160" s="2"/>
+      <c r="BW160" s="2"/>
+      <c r="BX160" s="2"/>
+      <c r="BY160" s="2"/>
+    </row>
+    <row r="161" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ161" s="2"/>
+      <c r="BR161" s="2"/>
+      <c r="BS161" s="2"/>
+      <c r="BT161" s="2"/>
+      <c r="BU161" s="2"/>
+      <c r="BV161" s="2"/>
+      <c r="BW161" s="2"/>
+      <c r="BX161" s="2"/>
+      <c r="BY161" s="2"/>
+    </row>
+    <row r="162" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ162" s="2"/>
+      <c r="BR162" s="2"/>
+      <c r="BS162" s="2"/>
+      <c r="BT162" s="2"/>
+      <c r="BU162" s="2"/>
+      <c r="BV162" s="2"/>
+      <c r="BW162" s="2"/>
+      <c r="BX162" s="2"/>
+      <c r="BY162" s="2"/>
+    </row>
+    <row r="163" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ163" s="2"/>
+      <c r="BR163" s="2"/>
+      <c r="BS163" s="2"/>
+      <c r="BT163" s="2"/>
+      <c r="BU163" s="2"/>
+      <c r="BV163" s="2"/>
+      <c r="BW163" s="2"/>
+      <c r="BX163" s="2"/>
+      <c r="BY163" s="2"/>
+    </row>
+    <row r="164" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ164" s="2"/>
+      <c r="BR164" s="2"/>
+      <c r="BS164" s="2"/>
+      <c r="BT164" s="2"/>
+      <c r="BU164" s="2"/>
+      <c r="BV164" s="2"/>
+      <c r="BW164" s="2"/>
+      <c r="BX164" s="2"/>
+      <c r="BY164" s="2"/>
+    </row>
+    <row r="165" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ165" s="2"/>
+      <c r="BR165" s="2"/>
+      <c r="BS165" s="2"/>
+      <c r="BT165" s="2"/>
+      <c r="BU165" s="2"/>
+      <c r="BV165" s="2"/>
+      <c r="BW165" s="2"/>
+      <c r="BX165" s="2"/>
+      <c r="BY165" s="2"/>
+    </row>
+    <row r="166" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ166" s="2"/>
+      <c r="BR166" s="2"/>
+      <c r="BS166" s="2"/>
+      <c r="BT166" s="2"/>
+      <c r="BU166" s="2"/>
+      <c r="BV166" s="2"/>
+      <c r="BW166" s="2"/>
+      <c r="BX166" s="2"/>
+      <c r="BY166" s="2"/>
+    </row>
+    <row r="167" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ167" s="2"/>
+      <c r="BR167" s="2"/>
+      <c r="BS167" s="2"/>
+      <c r="BT167" s="2"/>
+      <c r="BU167" s="2"/>
+      <c r="BV167" s="2"/>
+      <c r="BW167" s="2"/>
+      <c r="BX167" s="2"/>
+      <c r="BY167" s="2"/>
+    </row>
+    <row r="168" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ168" s="2"/>
+      <c r="BR168" s="2"/>
+      <c r="BS168" s="2"/>
+      <c r="BT168" s="2"/>
+      <c r="BU168" s="2"/>
+      <c r="BV168" s="2"/>
+      <c r="BW168" s="2"/>
+      <c r="BX168" s="2"/>
+      <c r="BY168" s="2"/>
+    </row>
+    <row r="169" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ169" s="2"/>
+      <c r="BR169" s="2"/>
+      <c r="BS169" s="2"/>
+      <c r="BT169" s="2"/>
+      <c r="BU169" s="2"/>
+      <c r="BV169" s="2"/>
+      <c r="BW169" s="2"/>
+      <c r="BX169" s="2"/>
+      <c r="BY169" s="2"/>
+    </row>
+    <row r="170" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ170" s="2"/>
+      <c r="BR170" s="2"/>
+      <c r="BS170" s="2"/>
+      <c r="BT170" s="2"/>
+      <c r="BU170" s="2"/>
+      <c r="BV170" s="2"/>
+      <c r="BW170" s="2"/>
+      <c r="BX170" s="2"/>
+      <c r="BY170" s="2"/>
+    </row>
+    <row r="171" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ171" s="2"/>
+      <c r="BR171" s="2"/>
+      <c r="BS171" s="2"/>
+      <c r="BT171" s="2"/>
+      <c r="BU171" s="2"/>
+      <c r="BV171" s="2"/>
+      <c r="BW171" s="2"/>
+      <c r="BX171" s="2"/>
+      <c r="BY171" s="2"/>
+    </row>
+    <row r="172" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ172" s="2"/>
+      <c r="BR172" s="2"/>
+      <c r="BS172" s="2"/>
+      <c r="BT172" s="2"/>
+      <c r="BU172" s="2"/>
+      <c r="BV172" s="2"/>
+      <c r="BW172" s="2"/>
+      <c r="BX172" s="2"/>
+      <c r="BY172" s="2"/>
+    </row>
+    <row r="173" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ173" s="2"/>
+      <c r="BR173" s="2"/>
+      <c r="BS173" s="2"/>
+      <c r="BT173" s="2"/>
+      <c r="BU173" s="2"/>
+      <c r="BV173" s="2"/>
+      <c r="BW173" s="2"/>
+      <c r="BX173" s="2"/>
+      <c r="BY173" s="2"/>
+    </row>
+    <row r="174" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ174" s="2"/>
+      <c r="BR174" s="2"/>
+      <c r="BS174" s="2"/>
+      <c r="BT174" s="2"/>
+      <c r="BU174" s="2"/>
+      <c r="BV174" s="2"/>
+      <c r="BW174" s="2"/>
+      <c r="BX174" s="2"/>
+      <c r="BY174" s="2"/>
+    </row>
+    <row r="175" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ175" s="2"/>
+      <c r="BR175" s="2"/>
+      <c r="BS175" s="2"/>
+      <c r="BT175" s="2"/>
+      <c r="BU175" s="2"/>
+      <c r="BV175" s="2"/>
+      <c r="BW175" s="2"/>
+      <c r="BX175" s="2"/>
+      <c r="BY175" s="2"/>
+    </row>
+    <row r="176" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ176" s="2"/>
+      <c r="BR176" s="2"/>
+      <c r="BS176" s="2"/>
+      <c r="BT176" s="2"/>
+      <c r="BU176" s="2"/>
+      <c r="BV176" s="2"/>
+      <c r="BW176" s="2"/>
+      <c r="BX176" s="2"/>
+      <c r="BY176" s="2"/>
+    </row>
+    <row r="177" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ177" s="2"/>
+      <c r="BR177" s="2"/>
+      <c r="BS177" s="2"/>
+      <c r="BT177" s="2"/>
+      <c r="BU177" s="2"/>
+      <c r="BV177" s="2"/>
+      <c r="BW177" s="2"/>
+      <c r="BX177" s="2"/>
+      <c r="BY177" s="2"/>
+    </row>
+    <row r="178" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ178" s="2"/>
+      <c r="BR178" s="2"/>
+      <c r="BS178" s="2"/>
+      <c r="BT178" s="2"/>
+      <c r="BU178" s="2"/>
+      <c r="BV178" s="2"/>
+      <c r="BW178" s="2"/>
+      <c r="BX178" s="2"/>
+      <c r="BY178" s="2"/>
+    </row>
+    <row r="179" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ179" s="2"/>
+      <c r="BR179" s="2"/>
+      <c r="BS179" s="2"/>
+      <c r="BT179" s="2"/>
+      <c r="BU179" s="2"/>
+      <c r="BV179" s="2"/>
+      <c r="BW179" s="2"/>
+      <c r="BX179" s="2"/>
+      <c r="BY179" s="2"/>
+    </row>
+    <row r="180" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ180" s="2"/>
+      <c r="BR180" s="2"/>
+      <c r="BS180" s="2"/>
+      <c r="BT180" s="2"/>
+      <c r="BU180" s="2"/>
+      <c r="BV180" s="2"/>
+      <c r="BW180" s="2"/>
+      <c r="BX180" s="2"/>
+      <c r="BY180" s="2"/>
+    </row>
+    <row r="181" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ181" s="2"/>
+      <c r="BR181" s="2"/>
+      <c r="BS181" s="2"/>
+      <c r="BT181" s="2"/>
+      <c r="BU181" s="2"/>
+      <c r="BV181" s="2"/>
+      <c r="BW181" s="2"/>
+      <c r="BX181" s="2"/>
+      <c r="BY181" s="2"/>
+    </row>
+    <row r="182" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ182" s="2"/>
+      <c r="BR182" s="2"/>
+      <c r="BS182" s="2"/>
+      <c r="BT182" s="2"/>
+      <c r="BU182" s="2"/>
+      <c r="BV182" s="2"/>
+      <c r="BW182" s="2"/>
+      <c r="BX182" s="2"/>
+      <c r="BY182" s="2"/>
+    </row>
+    <row r="183" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ183" s="2"/>
+      <c r="BR183" s="2"/>
+      <c r="BS183" s="2"/>
+      <c r="BT183" s="2"/>
+      <c r="BU183" s="2"/>
+      <c r="BV183" s="2"/>
+      <c r="BW183" s="2"/>
+      <c r="BX183" s="2"/>
+      <c r="BY183" s="2"/>
+    </row>
+    <row r="184" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ184" s="2"/>
+      <c r="BR184" s="2"/>
+      <c r="BS184" s="2"/>
+      <c r="BT184" s="2"/>
+      <c r="BU184" s="2"/>
+      <c r="BV184" s="2"/>
+      <c r="BW184" s="2"/>
+      <c r="BX184" s="2"/>
+      <c r="BY184" s="2"/>
+    </row>
+    <row r="185" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ185" s="2"/>
+      <c r="BR185" s="2"/>
+      <c r="BS185" s="2"/>
+      <c r="BT185" s="2"/>
+      <c r="BU185" s="2"/>
+      <c r="BV185" s="2"/>
+      <c r="BW185" s="2"/>
+      <c r="BX185" s="2"/>
+      <c r="BY185" s="2"/>
+    </row>
+    <row r="186" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ186" s="2"/>
+      <c r="BR186" s="2"/>
+      <c r="BS186" s="2"/>
+      <c r="BT186" s="2"/>
+      <c r="BU186" s="2"/>
+      <c r="BV186" s="2"/>
+      <c r="BW186" s="2"/>
+      <c r="BX186" s="2"/>
+      <c r="BY186" s="2"/>
+    </row>
+    <row r="187" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ187" s="2"/>
+      <c r="BR187" s="2"/>
+      <c r="BS187" s="2"/>
+      <c r="BT187" s="2"/>
+      <c r="BU187" s="2"/>
+      <c r="BV187" s="2"/>
+      <c r="BW187" s="2"/>
+      <c r="BX187" s="2"/>
+      <c r="BY187" s="2"/>
+    </row>
+    <row r="188" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ188" s="2"/>
+      <c r="BR188" s="2"/>
+      <c r="BS188" s="2"/>
+      <c r="BT188" s="2"/>
+      <c r="BU188" s="2"/>
+      <c r="BV188" s="2"/>
+      <c r="BW188" s="2"/>
+      <c r="BX188" s="2"/>
+      <c r="BY188" s="2"/>
+    </row>
+    <row r="189" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ189" s="2"/>
+      <c r="BR189" s="2"/>
+      <c r="BS189" s="2"/>
+      <c r="BT189" s="2"/>
+      <c r="BU189" s="2"/>
+      <c r="BV189" s="2"/>
+      <c r="BW189" s="2"/>
+      <c r="BX189" s="2"/>
+      <c r="BY189" s="2"/>
+    </row>
+    <row r="190" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ190" s="2"/>
+      <c r="BR190" s="2"/>
+      <c r="BS190" s="2"/>
+      <c r="BT190" s="2"/>
+      <c r="BU190" s="2"/>
+      <c r="BV190" s="2"/>
+      <c r="BW190" s="2"/>
+      <c r="BX190" s="2"/>
+      <c r="BY190" s="2"/>
+    </row>
+    <row r="191" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ191" s="2"/>
+      <c r="BR191" s="2"/>
+      <c r="BS191" s="2"/>
+      <c r="BT191" s="2"/>
+      <c r="BU191" s="2"/>
+      <c r="BV191" s="2"/>
+      <c r="BW191" s="2"/>
+      <c r="BX191" s="2"/>
+      <c r="BY191" s="2"/>
+    </row>
+    <row r="192" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ192" s="2"/>
+      <c r="BR192" s="2"/>
+      <c r="BS192" s="2"/>
+      <c r="BT192" s="2"/>
+      <c r="BU192" s="2"/>
+      <c r="BV192" s="2"/>
+      <c r="BW192" s="2"/>
+      <c r="BX192" s="2"/>
+      <c r="BY192" s="2"/>
+    </row>
+    <row r="193" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ193" s="2"/>
+      <c r="BR193" s="2"/>
+      <c r="BS193" s="2"/>
+      <c r="BT193" s="2"/>
+      <c r="BU193" s="2"/>
+      <c r="BV193" s="2"/>
+      <c r="BW193" s="2"/>
+      <c r="BX193" s="2"/>
+      <c r="BY193" s="2"/>
+    </row>
+    <row r="194" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ194" s="2"/>
+      <c r="BR194" s="2"/>
+      <c r="BS194" s="2"/>
+      <c r="BT194" s="2"/>
+      <c r="BU194" s="2"/>
+      <c r="BV194" s="2"/>
+      <c r="BW194" s="2"/>
+      <c r="BX194" s="2"/>
+      <c r="BY194" s="2"/>
+    </row>
+    <row r="195" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ195" s="2"/>
+      <c r="BR195" s="2"/>
+      <c r="BS195" s="2"/>
+      <c r="BT195" s="2"/>
+      <c r="BU195" s="2"/>
+      <c r="BV195" s="2"/>
+      <c r="BW195" s="2"/>
+      <c r="BX195" s="2"/>
+      <c r="BY195" s="2"/>
+    </row>
+    <row r="196" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ196" s="2"/>
+      <c r="BR196" s="2"/>
+      <c r="BS196" s="2"/>
+      <c r="BT196" s="2"/>
+      <c r="BU196" s="2"/>
+      <c r="BV196" s="2"/>
+      <c r="BW196" s="2"/>
+      <c r="BX196" s="2"/>
+      <c r="BY196" s="2"/>
+    </row>
+    <row r="197" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ197" s="2"/>
+      <c r="BR197" s="2"/>
+      <c r="BS197" s="2"/>
+      <c r="BT197" s="2"/>
+      <c r="BU197" s="2"/>
+      <c r="BV197" s="2"/>
+      <c r="BW197" s="2"/>
+      <c r="BX197" s="2"/>
+      <c r="BY197" s="2"/>
+    </row>
+    <row r="198" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ198" s="2"/>
+      <c r="BR198" s="2"/>
+      <c r="BS198" s="2"/>
+      <c r="BT198" s="2"/>
+      <c r="BU198" s="2"/>
+      <c r="BV198" s="2"/>
+      <c r="BW198" s="2"/>
+      <c r="BX198" s="2"/>
+      <c r="BY198" s="2"/>
+    </row>
+    <row r="199" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ199" s="2"/>
+      <c r="BR199" s="2"/>
+      <c r="BS199" s="2"/>
+      <c r="BT199" s="2"/>
+      <c r="BU199" s="2"/>
+      <c r="BV199" s="2"/>
+      <c r="BW199" s="2"/>
+      <c r="BX199" s="2"/>
+      <c r="BY199" s="2"/>
+    </row>
+    <row r="200" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ200" s="2"/>
+      <c r="BR200" s="2"/>
+      <c r="BS200" s="2"/>
+      <c r="BT200" s="2"/>
+      <c r="BU200" s="2"/>
+      <c r="BV200" s="2"/>
+      <c r="BW200" s="2"/>
+      <c r="BX200" s="2"/>
+      <c r="BY200" s="2"/>
+    </row>
+    <row r="201" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ201" s="2"/>
+      <c r="BR201" s="2"/>
+      <c r="BS201" s="2"/>
+      <c r="BT201" s="2"/>
+      <c r="BU201" s="2"/>
+      <c r="BV201" s="2"/>
+      <c r="BW201" s="2"/>
+      <c r="BX201" s="2"/>
+      <c r="BY201" s="2"/>
+    </row>
+    <row r="202" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ202" s="2"/>
+      <c r="BR202" s="2"/>
+      <c r="BS202" s="2"/>
+      <c r="BT202" s="2"/>
+      <c r="BU202" s="2"/>
+      <c r="BV202" s="2"/>
+      <c r="BW202" s="2"/>
+      <c r="BX202" s="2"/>
+      <c r="BY202" s="2"/>
+    </row>
+    <row r="203" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ203" s="2"/>
+      <c r="BR203" s="2"/>
+      <c r="BS203" s="2"/>
+      <c r="BT203" s="2"/>
+      <c r="BU203" s="2"/>
+      <c r="BV203" s="2"/>
+      <c r="BW203" s="2"/>
+      <c r="BX203" s="2"/>
+      <c r="BY203" s="2"/>
+    </row>
+    <row r="204" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ204" s="2"/>
+      <c r="BR204" s="2"/>
+      <c r="BS204" s="2"/>
+      <c r="BT204" s="2"/>
+      <c r="BU204" s="2"/>
+      <c r="BV204" s="2"/>
+      <c r="BW204" s="2"/>
+      <c r="BX204" s="2"/>
+      <c r="BY204" s="2"/>
+    </row>
+    <row r="205" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ205" s="2"/>
+      <c r="BR205" s="2"/>
+      <c r="BS205" s="2"/>
+      <c r="BT205" s="2"/>
+      <c r="BU205" s="2"/>
+      <c r="BV205" s="2"/>
+      <c r="BW205" s="2"/>
+      <c r="BX205" s="2"/>
+      <c r="BY205" s="2"/>
+    </row>
+    <row r="206" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ206" s="2"/>
+      <c r="BR206" s="2"/>
+      <c r="BS206" s="2"/>
+      <c r="BT206" s="2"/>
+      <c r="BU206" s="2"/>
+      <c r="BV206" s="2"/>
+      <c r="BW206" s="2"/>
+      <c r="BX206" s="2"/>
+      <c r="BY206" s="2"/>
+    </row>
+    <row r="207" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ207" s="2"/>
+      <c r="BR207" s="2"/>
+      <c r="BS207" s="2"/>
+      <c r="BT207" s="2"/>
+      <c r="BU207" s="2"/>
+      <c r="BV207" s="2"/>
+      <c r="BW207" s="2"/>
+      <c r="BX207" s="2"/>
+      <c r="BY207" s="2"/>
+    </row>
+    <row r="208" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ208" s="2"/>
+      <c r="BR208" s="2"/>
+      <c r="BS208" s="2"/>
+      <c r="BT208" s="2"/>
+      <c r="BU208" s="2"/>
+      <c r="BV208" s="2"/>
+      <c r="BW208" s="2"/>
+      <c r="BX208" s="2"/>
+      <c r="BY208" s="2"/>
+    </row>
+    <row r="209" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ209" s="2"/>
+      <c r="BR209" s="2"/>
+      <c r="BS209" s="2"/>
+      <c r="BT209" s="2"/>
+      <c r="BU209" s="2"/>
+      <c r="BV209" s="2"/>
+      <c r="BW209" s="2"/>
+      <c r="BX209" s="2"/>
+      <c r="BY209" s="2"/>
+    </row>
+    <row r="210" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ210" s="2"/>
+      <c r="BR210" s="2"/>
+      <c r="BS210" s="2"/>
+      <c r="BT210" s="2"/>
+      <c r="BU210" s="2"/>
+      <c r="BV210" s="2"/>
+      <c r="BW210" s="2"/>
+      <c r="BX210" s="2"/>
+      <c r="BY210" s="2"/>
+    </row>
+    <row r="211" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ211" s="2"/>
+      <c r="BR211" s="2"/>
+      <c r="BS211" s="2"/>
+      <c r="BT211" s="2"/>
+      <c r="BU211" s="2"/>
+      <c r="BV211" s="2"/>
+      <c r="BW211" s="2"/>
+      <c r="BX211" s="2"/>
+      <c r="BY211" s="2"/>
+    </row>
+    <row r="212" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ212" s="2"/>
+      <c r="BR212" s="2"/>
+      <c r="BS212" s="2"/>
+      <c r="BT212" s="2"/>
+      <c r="BU212" s="2"/>
+      <c r="BV212" s="2"/>
+      <c r="BW212" s="2"/>
+      <c r="BX212" s="2"/>
+      <c r="BY212" s="2"/>
+    </row>
+    <row r="213" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ213" s="2"/>
+      <c r="BR213" s="2"/>
+      <c r="BS213" s="2"/>
+      <c r="BT213" s="2"/>
+      <c r="BU213" s="2"/>
+      <c r="BV213" s="2"/>
+      <c r="BW213" s="2"/>
+      <c r="BX213" s="2"/>
+      <c r="BY213" s="2"/>
+    </row>
+    <row r="214" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ214" s="2"/>
+      <c r="BR214" s="2"/>
+      <c r="BS214" s="2"/>
+      <c r="BT214" s="2"/>
+      <c r="BU214" s="2"/>
+      <c r="BV214" s="2"/>
+      <c r="BW214" s="2"/>
+      <c r="BX214" s="2"/>
+      <c r="BY214" s="2"/>
+    </row>
+    <row r="215" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ215" s="2"/>
+      <c r="BR215" s="2"/>
+      <c r="BS215" s="2"/>
+      <c r="BT215" s="2"/>
+      <c r="BU215" s="2"/>
+      <c r="BV215" s="2"/>
+      <c r="BW215" s="2"/>
+      <c r="BX215" s="2"/>
+      <c r="BY215" s="2"/>
+    </row>
+    <row r="216" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ216" s="2"/>
+      <c r="BR216" s="2"/>
+      <c r="BS216" s="2"/>
+      <c r="BT216" s="2"/>
+      <c r="BU216" s="2"/>
+      <c r="BV216" s="2"/>
+      <c r="BW216" s="2"/>
+      <c r="BX216" s="2"/>
+      <c r="BY216" s="2"/>
+    </row>
+    <row r="217" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ217" s="2"/>
+      <c r="BR217" s="2"/>
+      <c r="BS217" s="2"/>
+      <c r="BT217" s="2"/>
+      <c r="BU217" s="2"/>
+      <c r="BV217" s="2"/>
+      <c r="BW217" s="2"/>
+      <c r="BX217" s="2"/>
+      <c r="BY217" s="2"/>
+    </row>
+    <row r="218" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ218" s="2"/>
+      <c r="BR218" s="2"/>
+      <c r="BS218" s="2"/>
+      <c r="BT218" s="2"/>
+      <c r="BU218" s="2"/>
+      <c r="BV218" s="2"/>
+      <c r="BW218" s="2"/>
+      <c r="BX218" s="2"/>
+      <c r="BY218" s="2"/>
+    </row>
+    <row r="219" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ219" s="2"/>
+      <c r="BR219" s="2"/>
+      <c r="BS219" s="2"/>
+      <c r="BT219" s="2"/>
+      <c r="BU219" s="2"/>
+      <c r="BV219" s="2"/>
+      <c r="BW219" s="2"/>
+      <c r="BX219" s="2"/>
+      <c r="BY219" s="2"/>
+    </row>
+    <row r="220" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ220" s="2"/>
+      <c r="BR220" s="2"/>
+      <c r="BS220" s="2"/>
+      <c r="BT220" s="2"/>
+      <c r="BU220" s="2"/>
+      <c r="BV220" s="2"/>
+      <c r="BW220" s="2"/>
+      <c r="BX220" s="2"/>
+      <c r="BY220" s="2"/>
+    </row>
+    <row r="221" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ221" s="2"/>
+      <c r="BR221" s="2"/>
+      <c r="BS221" s="2"/>
+      <c r="BT221" s="2"/>
+      <c r="BU221" s="2"/>
+      <c r="BV221" s="2"/>
+      <c r="BW221" s="2"/>
+      <c r="BX221" s="2"/>
+      <c r="BY221" s="2"/>
+    </row>
+    <row r="222" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ222" s="2"/>
+      <c r="BR222" s="2"/>
+      <c r="BS222" s="2"/>
+      <c r="BT222" s="2"/>
+      <c r="BU222" s="2"/>
+      <c r="BV222" s="2"/>
+      <c r="BW222" s="2"/>
+      <c r="BX222" s="2"/>
+      <c r="BY222" s="2"/>
+    </row>
+    <row r="223" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ223" s="2"/>
+      <c r="BR223" s="2"/>
+      <c r="BS223" s="2"/>
+      <c r="BT223" s="2"/>
+      <c r="BU223" s="2"/>
+      <c r="BV223" s="2"/>
+      <c r="BW223" s="2"/>
+      <c r="BX223" s="2"/>
+      <c r="BY223" s="2"/>
+    </row>
+    <row r="224" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ224" s="2"/>
+      <c r="BR224" s="2"/>
+      <c r="BS224" s="2"/>
+      <c r="BT224" s="2"/>
+      <c r="BU224" s="2"/>
+      <c r="BV224" s="2"/>
+      <c r="BW224" s="2"/>
+      <c r="BX224" s="2"/>
+      <c r="BY224" s="2"/>
+    </row>
+    <row r="225" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ225" s="2"/>
+      <c r="BR225" s="2"/>
+      <c r="BS225" s="2"/>
+      <c r="BT225" s="2"/>
+      <c r="BU225" s="2"/>
+      <c r="BV225" s="2"/>
+      <c r="BW225" s="2"/>
+      <c r="BX225" s="2"/>
+      <c r="BY225" s="2"/>
+    </row>
+    <row r="226" spans="69:77" x14ac:dyDescent="0.2">
+      <c r="BQ226" s="2"/>
+      <c r="BR226" s="2"/>
+      <c r="BS226" s="2"/>
+      <c r="BT226" s="2"/>
+      <c r="BU226" s="2"/>
+      <c r="BV226" s="2"/>
+      <c r="BW226" s="2"/>
+      <c r="BX226" s="2"/>
+      <c r="BY226" s="2"/>
+    </row>
   </sheetData>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  <dimension ref="A1:B239"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:B7"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.3359375" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.33203125" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="12.83"/>
+    <col min="1" max="1" width="12.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...35 lines deleted...]
-      <c r="B5" s="1" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
         <v>225</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" s="1" t="s">
+      <c r="B2" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B3" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" t="s">
         <v>226</v>
       </c>
-    </row>
-[...232 lines deleted...]
-    <row r="239" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
+      <c r="B4" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" t="s">
+        <v>227</v>
+      </c>
+      <c r="B5" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" t="s">
+        <v>228</v>
+      </c>
+      <c r="B6" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" t="s">
+        <v>229</v>
+      </c>
+      <c r="B7" t="s">
+        <v>210</v>
+      </c>
+    </row>
   </sheetData>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  <dimension ref="A1:F284"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:F6"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.3359375" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.33203125" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="12"/>
-[...3 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="1" width="10.16"/>
+    <col min="1" max="1" width="12" customWidth="1"/>
+    <col min="2" max="2" width="12.33203125" customWidth="1"/>
+    <col min="3" max="3" width="8.6640625" customWidth="1"/>
+    <col min="5" max="5" width="14.83203125" customWidth="1"/>
+    <col min="6" max="6" width="10.1640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...29 lines deleted...]
-      <c r="D2" s="1" t="n">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E1" t="s">
+        <v>72</v>
+      </c>
+      <c r="F1" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D2">
         <v>94111</v>
       </c>
-      <c r="E2" s="1" t="n">
-[...13 lines deleted...]
-      <c r="D3" s="1" t="n">
+      <c r="E2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D3">
         <v>94111</v>
       </c>
-      <c r="E3" s="1" t="n">
-[...13 lines deleted...]
-      <c r="D4" s="1" t="n">
+      <c r="E3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A4" t="s">
+        <v>196</v>
+      </c>
+      <c r="B4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C4" t="s">
+        <v>216</v>
+      </c>
+      <c r="D4">
         <v>94111</v>
       </c>
-      <c r="E4" s="1" t="n">
-[...4 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="E4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A5" t="s">
+        <v>199</v>
+      </c>
+      <c r="B5" t="s">
         <v>215</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="1" t="n">
+      <c r="C5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D5">
         <v>94111</v>
       </c>
-      <c r="E5" s="1" t="n">
-[...13 lines deleted...]
-      <c r="D6" s="1" t="n">
+      <c r="E5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" t="s">
+        <v>202</v>
+      </c>
+      <c r="B6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C6" t="s">
+        <v>216</v>
+      </c>
+      <c r="D6">
         <v>94111</v>
       </c>
-      <c r="E6" s="1" t="n">
-[...280 lines deleted...]
-    <row r="284" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false"/>
+      <c r="E6">
+        <v>1</v>
+      </c>
+    </row>
   </sheetData>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9BBDDE5-6B7F-854B-91AC-07CCBB4B01C0}">
+  <dimension ref="A1:J2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13.5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.83203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.6640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.5" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1" t="s">
+        <v>238</v>
+      </c>
+      <c r="F1" t="s">
+        <v>237</v>
+      </c>
+      <c r="G1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H1" t="s">
+        <v>235</v>
+      </c>
+      <c r="I1" t="s">
+        <v>234</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2">
+        <v>2026</v>
+      </c>
+      <c r="C2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E2">
+        <v>5</v>
+      </c>
+      <c r="F2">
+        <v>1</v>
+      </c>
+      <c r="G2">
+        <v>0</v>
+      </c>
+      <c r="H2">
+        <v>1</v>
+      </c>
+      <c r="I2">
+        <v>1</v>
+      </c>
+      <c r="J2" t="s">
+        <v>192</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.4.7.2$Linux_X86_64 LibreOffice_project/40$Build-2</Application>
+  <Application>Microsoft Macintosh Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>ProgramCost</vt:lpstr>
+      <vt:lpstr>Measure</vt:lpstr>
+      <vt:lpstr>Claim</vt:lpstr>
+      <vt:lpstr>ContactClaim</vt:lpstr>
+      <vt:lpstr>Site</vt:lpstr>
+      <vt:lpstr>Participant</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Jennifer Scheuerell</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-AU</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>